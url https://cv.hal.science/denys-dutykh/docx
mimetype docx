--- v2 (2026-04-12)
+++ v3 (2026-05-07)
@@ -1053,4589 +1053,4563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of an intermediate viscous Serre-Green-Naghdi equation: An Impasse?</w:t>
+                <w:t xml:space="preserve">Alphabets, rewriting trails and periodic representations in algebraic bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Meur</w:t>
+                <w:t xml:space="preserve">Jean-Louis Verger-Gaugry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Recent Advances in Free Surface Hydrodynamics, 6 (4), pp.135. </w:t>
+              <w:t xml:space="preserve">Research in Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (64), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fluids6040135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40993-021-00290-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414312v1</w:t>
+                <w:t xml:space="preserve">hal-03090468v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphabets, rewriting trails and periodic representations in algebraic bases</w:t>
+                <w:t xml:space="preserve">Derivation of an intermediate viscous Serre-Green-Naghdi equation: An Impasse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Verger-Gaugry</w:t>
+                <w:t xml:space="preserve">Hervé Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (64), pp.64. </w:t>
+              <w:t xml:space="preserve">Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Recent Advances in Free Surface Hydrodynamics, 6 (4), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40993-021-00290-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fluids6040135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090468v3</w:t>
+                <w:t xml:space="preserve">hal-02414312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal scaling to computationally tractable dimensionless models: Study of latex particles morphology formation</w:t>
+                <w:t xml:space="preserve">Critical assessment of a new mathematical model for hysteresis effects on heat and mass transfer in porous building material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Rusconi</w:t>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Akhmatskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.106944⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.106275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301950v1</w:t>
+                <w:t xml:space="preserve">hal-02485497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of a new mathematical model for hysteresis effects on heat and mass transfer in porous building material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Inundation Statistics on a Composite Beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdalazeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Ira Didenkulova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Busser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
+                <w:t xml:space="preserve">Céline Labart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106275⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Observation-Driven Understanding, Prediction, and Management in Hydrological/Hydraulic Hazard and Risk Studies, 12 (6), pp.1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12061573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485497v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Inundation Statistics on a Composite Beach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tsunami hazard assessment in the Makran subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abdalazeez</w:t>
+                <w:t xml:space="preserve">Zaher Hossein Shomali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ira Didenkulova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Labart</w:t>
+                <w:t xml:space="preserve">Nasser Keshavarz Faraj Khah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12061573⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.861-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-019-03848-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657270v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami hazard assessment in the Makran subduction zone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonance enhancement by suitably chosen frequency detuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nasser Keshavarz Faraj Khah</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tobisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-019-03848-1⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Turbulence Modeling, 8 (3), pp.450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math8030450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737767v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance enhancement by suitably chosen frequency detuning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient numerical model for the simulation of coupled heat, air and moisture transfer in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Tobisch</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math8030450⟩</w:t>
+              <w:t xml:space="preserve">Engineering Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.e12099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eng2.12099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084796v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient numerical model for the simulation of coupled heat, air and moisture transfer in porous media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">On the comparison of three numerical methods applied to building simulation: finite-differences, RC circuit approximation and a spectral method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Gasparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eng2.12099⟩</w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12273-019-0555-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413029v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the comparison of three numerical methods applied to building simulation: finite-differences, RC circuit approximation and a spectral method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suelen Gasparin</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of the propagation of focused wave groups in the nearshore zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Jarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12273-019-0555-z⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384 (6), pp.126144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140325v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of the propagation of focused wave groups in the nearshore zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
+                <w:t xml:space="preserve">Long wave interaction with a partially immersed body. Part I: Mathematical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126144⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.321-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2018-0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362472v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long wave interaction with a partially immersed body. Part I: Mathematical models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimal scaling to computationally tractable dimensionless models: Study of latex particles morphology formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Rusconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arghir Zarnescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Sokolovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
+                <w:t xml:space="preserve">Elena Akhmatskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (2), pp.321-378. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.106944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2018-0294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.106944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070055v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the velocity of turbidity currents over moderate slopes</w:t>
+                <w:t xml:space="preserve">Coupling Conditions for Water Waves at Forks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Yu Liapidevskii</w:t>
+                <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gleyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1873-7005/ab0091⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym11030434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719313v3</w:t>
+                <w:t xml:space="preserve">hal-01206504v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method to determine optimum insulation thickness based on non-uniform adaptive moving grid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of vorticity on the travelling waves of some shallow water two-component systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Ionescu-Kruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (9), pp.5521-5541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2019225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40430-019-1670-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02045015v1</w:t>
+                <w:t xml:space="preserve">hal-02094922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method to estimate sorption isotherm curve coefficients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Busser</w:t>
+                <w:t xml:space="preserve">Regularised shallow water equations with uneven bottom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17415977.2018.1495720⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.42LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab3eb2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509113v3</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the reliability of building energy performance models for parameter estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">On time relaxed schemes and formulations for dispersive wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chehab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25743/ICT.2019.24.3.002⟩</w:t>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.254-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.2019.2.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140452v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral method for solving heat and moisture transfer through consolidated porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suelen Gasparin</w:t>
+                <w:t xml:space="preserve">A comparative study of bi-directional Whitham systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Dinvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Kalisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5994⟩</w:t>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.248-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023462v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear deformation and run-up of single tsunami waves of positive polarity: numerical simulations and analytical predictions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical solution of Feller's equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-19-2905-2019⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (11), pp.1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math7111067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422302v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi-symplectic structure of Boussinesq-type systems. I: Derivation and mathematical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Durán</w:t>
+                <w:t xml:space="preserve">Nonlinear deformation and run-up of single tsunami waves of positive polarity: numerical simulations and analytical predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdalazeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Didenkulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2018.11.007⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.2905-2913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-19-2905-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930748v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On time relaxed schemes and formulations for dispersive wave equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chehab</w:t>
+                <w:t xml:space="preserve">Evaluation of the reliability of building energy performance models for parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/math.2019.2.254⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.4-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25743/ICT.2019.24.3.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057433v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of bi-directional Whitham systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgueni Dinvay</w:t>
+                <w:t xml:space="preserve">A spectral method for solving heat and moisture transfer through consolidated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrik Kalisch</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apnum.2018.09.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117 (11), pp.1143-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020212v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularised shallow water equations with uneven bottom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">On the multi-symplectic structure of Boussinesq-type systems. I: Derivation and mathematical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 388, pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2018.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab3eb2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02140161v2</w:t>
+                <w:t xml:space="preserve">hal-01930748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Conditions for Water Waves at Forks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
+                <w:t xml:space="preserve">Critical assessment of efficient numerical methods for a long-term simulation of heat and moisture transfer in porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Abdykarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gleyse</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Soudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Agbossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym11030434⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.105982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.105982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206504v3</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vorticity on the travelling waves of some shallow water two-component systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On some model equations for pulsatile flow in viscoelastic vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delia Ionescu-Kruse</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2019225⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094922v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solution of Feller's equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving nonlinear diffusive problems in buildings by means of a Spectral Reduced-Order Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Gasparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math7111067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2018.1458905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290284v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some model equations for pulsatile flow in viscoelastic vessels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+                <w:t xml:space="preserve">An efficient numerical model for liquid water uptake in porous material and its parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainagul Jumabekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2019.05.004⟩</w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (2), pp.110-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2018.1562739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135521v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of efficient numerical methods for a long-term simulation of heat and moisture transfer in porous materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">On the multi-symplectic structure of Boussinesq-type systems. II: Geometric discretization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amen Agbossou</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 397, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2019.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2019.105982⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162803v2</w:t>
+                <w:t xml:space="preserve">hal-02123559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving nonlinear diffusive problems in buildings by means of a Spectral Reduced-Order Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A new model for simulating heat, air and moisture transport in porous building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bolatbek Rysbaiuly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.1041-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2018.1458905⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01513304v2</w:t>
+                <w:t xml:space="preserve">hal-02052022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for simulating heat, air and moisture transport in porous building materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Numerical simulation of conservation laws with moving grid nodes: Application to tsunami wave modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bolatbek Rysbaiuly</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9050197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.01.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02052022v1</w:t>
+                <w:t xml:space="preserve">hal-01223510v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi-symplectic structure of Boussinesq-type systems. II: Geometric discretization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Durán</w:t>
+                <w:t xml:space="preserve">An efficient method to estimate sorption isotherm curve coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2019.05.002⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.735-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415977.2018.1495720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123559v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509113v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of conservation laws with moving grid nodes: Application to tsunami wave modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+                <w:t xml:space="preserve">An innovative method to determine optimum insulation thickness based on non-uniform adaptive moving grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Gasparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nina Shokina</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-019-1670-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences9050197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01223510v6</w:t>
+                <w:t xml:space="preserve">hal-02045015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient numerical model for liquid water uptake in porous material and its parameter estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">On the velocity of turbidity currents over moderate slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Yu Liapidevskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (2), pp.110-136. </w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (3), pp.035501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407782.2018.1562739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1873-7005/ab0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047087v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719313v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved explicit scheme for whole-building hygrothermal simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Weakly singular shock profiles for a non-dispersive regularization of shallow-water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L Pego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12273-017-0419-3⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (5), pp.1361-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2018.v16.n5.a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495737v2</w:t>
+                <w:t xml:space="preserve">hal-01794005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and improvement of the VTT mold growth model: application to bamboo fiberboard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Meur</w:t>
+                <w:t xml:space="preserve">Evaluation of tsunami wave energy generated by earthquakes in the Makran subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Hossein Shomali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.-C. Grillet</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Keshavarz Faraj Khah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 138, pp.262-274. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.03.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759837v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some special solutions to the Hyperbolic NLS equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Reducibility and the Lenticular Sets of Zeroes of Almost Newman Lacunary Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Verger-Gaugry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arnold Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846801v3</w:t>
+                <w:t xml:space="preserve">hal-02315002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate fast computation of steady two-dimensional surface gravity waves in arbitrary depth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Reducibility and the Lenticular Sets of Zeroes of Almost Newman Lacunary Polynomials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Verger-Gaugry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.208⟩</w:t>
+              <w:t xml:space="preserve">Arnold Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3-4), pp.315-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40598-019-00102-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465813v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reducibility and the Lenticular Sets of Zeroes of Almost Newman Lacunary Polynomials</w:t>
+                <w:t xml:space="preserve">Wave dynamics on networks: method and application to the sine-Gordon equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Verger-Gaugry</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arnold Mathematical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.54-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2018.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315002v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160840v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tsunami wave energy generated by earthquakes in the Makran subduction zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zaher Hossein Shomali</w:t>
+                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part IV: Numerical simulation on a globally spherical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nasser Keshavarz Faraj Khah</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Gusev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165, pp.131-139. </w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.361-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719939v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558680v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly singular shock profiles for a non-dispersive regularization of shallow-water equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and improvement of the VTT mold growth model: application to bamboo fiberboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Pu</w:t>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert L Pego</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">A.-C. Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (5), pp.1361-1378. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.262-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2018.v16.n5.a9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794005v1</w:t>
+                <w:t xml:space="preserve">hal-01759837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reducibility and the Lenticular Sets of Zeroes of Almost Newman Lacunary Polynomials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate fast computation of steady two-dimensional surface gravity waves in arbitrary depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Verger-Gaugry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arnold Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (3-4), pp.315-344. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 844, pp.491-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40598-019-00102-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045588v1</w:t>
+                <w:t xml:space="preserve">hal-01465813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave dynamics on networks: method and application to the sine-Gordon equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some special solutions to the Hyperbolic NLS equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apnum.2018.03.010⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.202-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2017.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160840v3</w:t>
+                <w:t xml:space="preserve">hal-00846801v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part IV: Numerical simulation on a globally spherical geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part III: Model derivation on a globally spherical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleg Gusev</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Fedotova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (2), pp.361-407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179d⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.315-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558680v2</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part III: Model derivation on a globally spherical geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of surface water wave interaction with a moving wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zinaida Fedotova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (2), pp.315-360. </w:t>
+              <w:t xml:space="preserve">, 2018, 23 (5), pp.1289-1354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2017-0110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552229v2</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546833v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the solution of coupled heat and moisture transport in porous material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (3), pp.665-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5669,90 +5643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive simulation of nonlinear heat and moisture transfer as a boundary value problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.120-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5786,90 +5760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable explicit schemes for simulation of nonlinear moisture transfer in porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (2), pp.129-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5903,90 +5877,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the estimation of moisture permeability and advection coefficients of a wood fibre material using the optimal experiment design approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Busser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 90, pp.246-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6014,1448 +5988,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of surface water wave interaction with a moving wall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+                <w:t xml:space="preserve">Advanced reduced-order models for moisture diffusion in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Gasparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (5), pp.1289-1354. </w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (3), pp.965-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2017-0110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11242-018-1106-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546833v2</w:t>
+                <w:t xml:space="preserve">hal-01522319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced reduced-order models for moisture diffusion in porous media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Non-dispersive conservative regularisation of nonlinear shallow water (and isothermal Euler) equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (3), pp.965-994. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.237-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-018-1106-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522319v2</w:t>
+                <w:t xml:space="preserve">hal-01509445v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary wave solutions and their interactions for fully nonlinear water waves with surface tension in the generalized Serre equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the modelling of shallow turbidity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Liapidevskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-018-0455-3⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.310-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465356v2</w:t>
+                <w:t xml:space="preserve">hal-01514095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic nonlinear and dispersive pulsatile flow in elastic vessels with cylindrical symmetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Solitary wave solutions and their interactions for fully nonlinear water waves with surface tension in the generalized Serre equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Li Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.371-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-018-0455-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756720v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part I: Model derivation on a globally flat space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part II: Numerical simulation on a globally flat space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (1), pp.1-29. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.30-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01547833v3</w:t>
+                <w:t xml:space="preserve">hal-01551075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-dispersive conservative regularisation of nonlinear shallow water (and isothermal Euler) equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part I: Model derivation on a globally flat space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Fedotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2017.07.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01509445v3</w:t>
+                <w:t xml:space="preserve">hal-01547833v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of shallow turbidity flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valery Liapidevskii</w:t>
+                <w:t xml:space="preserve">Asymptotic nonlinear and dispersive pulsatile flow in elastic vessels with cylindrical symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+                <w:t xml:space="preserve">Li Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113, pp.310-327. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (11), pp.4022-4047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514095v2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part II: Numerical simulation on a globally flat space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+                <w:t xml:space="preserve">An improved explicit scheme for whole-building hygrothermal simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Gasparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nina Shokina</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (1), pp.30-92. </w:t>
+              <w:t xml:space="preserve">Building Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.465-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12273-017-0419-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551075v2</w:t>
+                <w:t xml:space="preserve">hal-01495737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New asymptotic heat transfer model in thin liquid films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serre-type equations in deep water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Chhay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.02.022⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/201712103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224182v2</w:t>
+                <w:t xml:space="preserve">hal-01340379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serre-type equations in deep water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Whitham equation with surface tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Dinvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daulet Moldabayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marx Chhay</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Kalisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (1), pp.23-40. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (2), pp.1125-1138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/201712103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-3299-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340379v2</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Whitham equation with surface tension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daulet Moldabayev</w:t>
+                <w:t xml:space="preserve">Accurate numerical simulation of moisture front in porous material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrik Kalisch</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-016-3299-7⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.211-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2017.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504047v1</w:t>
+                <w:t xml:space="preserve">hal-01419018v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate numerical simulation of moisture front in porous material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suelen Gasparin</w:t>
+                <w:t xml:space="preserve">On supraconvergence phenomenon for second order centered finite differences on non-uniform grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2017.03.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 326, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419018v3</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223522v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On supraconvergence phenomenon for second order centered finite differences on non-uniform grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+                <w:t xml:space="preserve">New asymptotic heat transfer model in thin liquid films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 326, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.844-859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223522v5</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nonlinear dynamics of the traveling-wave solutions of the Serre system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7509,304 +7509,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984035v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservative modified Serre-Green-Naghdi equations with improved dispersion characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">On weakly singular and fully nonlinear travelling shallow capillary-gravity waves in the critical regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydar Assylbekuly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dauren Zhakebayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 381 (20), pp.1719-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01232370v3</w:t>
+                <w:t xml:space="preserve">hal-01388481v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On weakly singular and fully nonlinear travelling shallow capillary-gravity waves in the critical regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Conservative modified Serre-Green-Naghdi equations with improved dispersion characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dauren Zhakebayev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 381 (20), pp.1719-1726. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.245-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2017.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388481v3</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232370v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimal experimental design for heat and moisture parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81, pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7834,421 +7834,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Shallow Water Equations for significantly varying seabeds</w:t>
+                <w:t xml:space="preserve">Efficient computation of capillary-gravity generalized solitary waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.06.033⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675209v6</w:t>
+                <w:t xml:space="preserve">hal-01218989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic dynamics of incoherent soliton ensembles: soliton-gas kinetics and direct numerical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Algebraic method for constructing singular steady solitary waves: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gennady El</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2191), pp.20160194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248680v2</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of capillary-gravity generalized solitary waves</w:t>
+                <w:t xml:space="preserve">Modified Shallow Water Equations for significantly varying seabeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.04.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (23-24), pp.9767-9787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218989v2</w:t>
+                <w:t xml:space="preserve">hal-00675209v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic method for constructing singular steady solitary waves: A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">Macroscopic dynamics of incoherent soliton ensembles: soliton-gas kinetics and direct numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady El</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (3), pp.30003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/30003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290471v2</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248680v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the multi-symplectic structure of the Serre-Green-Naghdi equations</w:t>
               </w:r>
@@ -8260,51 +8260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (3), pp.03LT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8332,118 +8332,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-symplectic structure of fully-nonlinear weakly-dispersive internal gravity waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travelling wave solutions for some two-component shallow water models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Ionescu-Kruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.31LT01. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 261 (2), pp.1099-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/31/31LT01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296552v2</w:t>
+                <w:t xml:space="preserve">hal-01294603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of dissipative Boussinesq equations using the Dirichlet-to-Neumann operator approach</w:t>
               </w:r>
@@ -8514,694 +8514,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596804v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling wave solutions for some two-component shallow water models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-symplectic structure of fully-nonlinear weakly-dispersive internal gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delia Ionescu-Kruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 261 (2), pp.1099-1114. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.31LT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.03.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/31/31LT01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294603v1</w:t>
+                <w:t xml:space="preserve">hal-01296552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of wave impact on a rigid wall using a two-phase compressible SPH method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Rafiee</w:t>
+                <w:t xml:space="preserve">The Whitham Equation as a Model for Surface Water Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daulet Moldabayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Kalisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2015.11.013⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 309, pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830054v1</w:t>
+                <w:t xml:space="preserve">hal-01136855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plethora of generalised solitary gravity-capillary water waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the generalised Klein-Gordon equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx Chhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angel Durán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.616⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 304-305, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081798v3</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the generalised Klein-Gordon equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Run-up amplification of transient long waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.177-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0033-569X-2015-01377-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851030v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768597v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Whitham Equation as a Model for Surface Water Waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henrik Kalisch</w:t>
+                <w:t xml:space="preserve">A plethora of generalised solitary gravity-capillary water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Durán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 784, pp.664-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.07.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136855v1</w:t>
+                <w:t xml:space="preserve">hal-01081798v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-up amplification of transient long waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of wave impact on a rigid wall using a two-phase compressible SPH method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanshan Xu</w:t>
+                <w:t xml:space="preserve">Ashkan Rafiee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 73, pp.177-199. </w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IUTAM Symposium on Particle Methods in Fluid Dynamics, 18, pp.123-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0033-569X-2015-01377-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768597v3</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct dynamical energy cascade in the modified KdV equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tobisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 297, pp.76-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9248,64 +9248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive modeling of shallow fully nonlinear gravity waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMS Kôkyûroku Bessatsu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mathematical Analysis in Fluid and Gas Dynamics, 1947, pp.45-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9324,612 +9324,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of two-dimensional water waves by moving bottom disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayk Nersisyan</w:t>
+                <w:t xml:space="preserve">Energy equation for certain approximate models of long-wave hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Fedotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxu051⟩</w:t>
+              <w:t xml:space="preserve">Russian Journal of Numerical Analysis and Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rnam-2014-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752364v4</w:t>
+                <w:t xml:space="preserve">hal-00998927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Galerkin / finite-element method for the Serre equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Random Wave Fields in the Water of Finite Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-014-9823-3⟩</w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834064v3</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Inverse Energy Cascade in the modified Korteweg-de Vries Equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order nonlinear Schrödinger equation for the envelope of slowly modulated gravity waves on the surface of finite-depth fluid and its quasi-soliton solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan S. Gandzha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Sedletsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Tobisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/14001⟩</w:t>
+              <w:t xml:space="preserve">Ukrainian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (12), pp.1201-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15407/ujpe59.12.1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991944v2</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084747v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Random Wave Fields in the Water of Finite Depth</w:t>
+                <w:t xml:space="preserve">Observation of the Inverse Energy Cascade in the modified Korteweg-de Vries Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tobisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.046⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.14001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864549v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order nonlinear Schrödinger equation for the envelope of slowly modulated gravity waves on the surface of finite-depth fluid and its quasi-soliton solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of two-dimensional water waves by moving bottom disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayk Nersisyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan S. Gandzha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
+                <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukrainian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15407/ujpe59.12.1201⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (4), pp.1235-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxu051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084747v3</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752364v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy equation for certain approximate models of long-wave hydrodynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+                <w:t xml:space="preserve">On the Galerkin / finite-element method for the Serre equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Ilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Numerical Analysis and Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (3), pp.167-178. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (1), pp.166-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/rnam-2014-0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-014-9823-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998927v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834064v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conformal-mapping method for surface gravity waves in the presence of variable bathymetry and mean current</w:t>
               </w:r>
@@ -9941,51 +9941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Viotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, pp.110-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10123,51 +10123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient computation of steady solitary gravity waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51 (1), pp.86-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10201,51 +10201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of tsunami generation and tsunami inundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10253,51 +10253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Mechanics for the World: Proceedings of the 23rd International Congress of Theoretical and Applied Mechanics, ICTAM2012, 10, pp.338-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10331,51 +10331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear waves in networks: model reduction for sine-Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10507,971 +10507,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908724v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave runup on a vertical cliff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Vortexons in axisymmetric Poiseuille pipe flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (3), pp.34003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/34003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905964v1</w:t>
+                <w:t xml:space="preserve">hal-00756531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Camassa-Holm equations and vortexons for axisymmetric pipe flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50637⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.015503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/46/1/015503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799118v3</w:t>
+                <w:t xml:space="preserve">hal-00759444v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume and pseudo-spectral schemes for the fully nonlinear 1D Serre equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast accurate computation of the fully nonlinear solitary surface gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0956792513000168⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587994v4</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Galilean invariance of some dispersive wave equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric numerical schemes for the KdV equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx Chhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sapm.12015⟩</w:t>
+              <w:t xml:space="preserve">Computational Mathematics and Mathematical Physics / Zhurnal Vychislitel'noi Matematiki i Matematicheskoi Fiziki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0965542513020103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664143v3</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast accurate computation of the fully nonlinear solitary surface gravity waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">On the Galilean invariance of some dispersive wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.05.010⟩</w:t>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131 (4), pp.359-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sapm.12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759812v2</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664143v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric numerical schemes for the KdV equation</w:t>
+                <w:t xml:space="preserve">Boussinesq modeling of surface waves due to underwater landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Kalisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mathematics and Mathematical Physics / Zhurnal Vychislitel'noi Matematiki i Matematicheskoi Fiziki</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0965542513020103⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.267-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-20-267-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694896v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654386v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camassa-Holm equations and vortexons for axisymmetric pipe flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite volume and pseudo-spectral schemes for the fully nonlinear 1D Serre equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Milewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/46/1/015503⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (5), pp.761-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956792513000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759444v3</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587994v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortexons in axisymmetric Poiseuille pipe flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
+                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101 (3), pp.34003. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (12), pp.3138-3143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/34003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756531v2</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799118v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussinesq modeling of surface waves due to underwater landslides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme wave runup on a vertical cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrik Kalisch</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.3138 - 3143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654386v4</w:t>
+                <w:t xml:space="preserve">hal-00905964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camassa-Holm type equations for axisymmetric Poiseuille pipe flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11544,64 +11544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Viotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (6), pp.063001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11648,77 +11648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of finite fault solution for tsunami generation problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gardeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.177-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11746,798 +11746,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509384v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume methods for unidirectional dispersive wave models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of surface waves generated by an underwater landslide in a bounded reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Beizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Chubarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fld.3681⟩</w:t>
+              <w:t xml:space="preserve">Russ. J. Num. Anal. Math. Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (6), pp.539-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rnam-2012-0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538043v3</w:t>
+                <w:t xml:space="preserve">hal-00788284v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of surface waves generated by an underwater landslide in a bounded reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonid Chubarov</w:t>
+                <w:t xml:space="preserve">Special solutions to a compact equation for deep-water gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russ. J. Num. Anal. Math. Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/rnam-2012-0031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 712, pp.646-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788284v2</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687325v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special solutions to a compact equation for deep-water gravity waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Solitary wave interaction in a compact equation for deep-water gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.447⟩</w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (12), pp.622-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0021364012120041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687325v3</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical use of variational principles for modeling water waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the contribution of the horizontal sea-bed displacements into the tsunami generation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Chubarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Shokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 241 (1), pp.25-36. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56, pp.43-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456891v6</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530999v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contribution of the horizontal sea-bed displacements into the tsunami generation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Practical use of variational principles for modeling water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuriy Shokin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241 (1), pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530999v5</w:t>
+                <w:t xml:space="preserve">hal-00456891v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary wave interaction in a compact equation for deep-water gravity waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite volume methods for unidirectional dispersive wave models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Katsaounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 95 (12), pp.622-625. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (6), pp.717-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364012120041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.3681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687668v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538043v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long wave runup on random beaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hamiltonian form and solitary waves of the spatial Dysthe equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, pp.184504. </w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (12), pp.840-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.184504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364011240039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00606627v3</w:t>
+                <w:t xml:space="preserve">hal-00633389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Runup Amplification By Resonant Wave Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12578,1353 +12565,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian form and solitary waves of the spatial Dysthe equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modeling of powder-snow avalanche flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bresch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0021364011240039⟩</w:t>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 127 (1), pp.38-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9590.2010.00511.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633389v2</w:t>
+                <w:t xml:space="preserve">hal-00354000v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of powder-snow avalanche flows</w:t>
+                <w:t xml:space="preserve">The VOLNA code for the numerical modelling of tsunami waves: generation, propagation and inundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Bresch</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9590.2010.00511.x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.598-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354000v4</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454591v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour simuler des avalanches de neige</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite volume schemes for dispersive wave propagation and runup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Katsaounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230 (8), pp.3035-3061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/20z2-sy37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05562901v1</w:t>
+                <w:t xml:space="preserve">hal-00472431v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume schemes for dispersive wave propagation and runup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pour simuler des avalanches de neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/20z2-sy37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00472431v5</w:t>
+                <w:t xml:space="preserve">hal-05562901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VOLNA code for the numerical modelling of tsunami waves: generation, propagation and inundation</w:t>
+                <w:t xml:space="preserve">Shallow water equations for large bathymetry variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (6), pp.598-615. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (33), pp.332001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/33/332001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454591v4</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00580310v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow water equations for large bathymetry variations</w:t>
+                <w:t xml:space="preserve">Long wave runup on random beaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Labart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (33), pp.332001. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.184504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/33/332001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.184504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580310v3</w:t>
+                <w:t xml:space="preserve">hal-00606627v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relevance of the dam break problem in the context of nonlinear shallow water equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-fluid model for violent aerated flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2010.13.799⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (2), pp.283-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369795v4</w:t>
+                <w:t xml:space="preserve">hal-00285037v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-fluid model for violent aerated flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Influence of sedimentary layering on tsunami generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 39 (2), pp.283-293. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199 (21-22), pp.1268-1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2009.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285037v4</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288696v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sedimentary layering on tsunami generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity and energy relaxation in two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Meyapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.07.011⟩</w:t>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 125 (2), pp.179-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9590.2010.00484.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00288696v3</w:t>
+                <w:t xml:space="preserve">hal-00440852v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and energy relaxation in two-phase flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the relevance of the dam break problem in the context of nonlinear shallow water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 125 (2), pp.179-212. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (4), pp.799-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9590.2010.00484.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2010.13.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440852v4</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369795v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami generation by dynamic displacement of sea bed due to dip-slip faulting</w:t>
+                <w:t xml:space="preserve">Group and phase velocities in the free-surface visco-potential flow: new kind of boundary layer induced instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Mathematics and Computers in Simulation, 80 (4), pp.837-848. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373 (36), pp.3212-3216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2009.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174439v3</w:t>
+                <w:t xml:space="preserve">hal-00334440v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visco-potential free-surface flows and long wave modelling</w:t>
+                <w:t xml:space="preserve">Energy of tsunami waves generated by bottom motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (3), pp.430-443. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 465 (2103), pp.725-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2008.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270926v4</w:t>
+                <w:t xml:space="preserve">hal-00311752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group and phase velocities in the free-surface visco-potential flow: new kind of boundary layer induced instability</w:t>
+                <w:t xml:space="preserve">Tsunami generation by dynamic displacement of sea bed due to dip-slip faulting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 373 (36), pp.3212-3216. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mathematics and Computers in Simulation, 80 (4), pp.837-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.07.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2009.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334440v3</w:t>
+                <w:t xml:space="preserve">hal-00174439v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy of tsunami waves generated by bottom motion</w:t>
+                <w:t xml:space="preserve">Visco-potential free-surface flows and long wave modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 465 (2103), pp.725-744. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.430-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311752v2</w:t>
+                <w:t xml:space="preserve">hal-00270926v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics and Sound, M.S. Howe, Cambridge University Press, Cambridge (2007)</w:t>
               </w:r>
@@ -14014,51 +14014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (4), pp.245-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14105,51 +14105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous potential free-surface flows in a fluid layer of finite depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 345 (2), pp.113-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14196,51 +14196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Boussinesq equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335, pp.559-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14287,51 +14287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear theory of wave generation by a moving bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14626,103 +14626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population balance approach for predicting polymer particles morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Rusconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arghir Zarnescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Sokolovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Akhmatskaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Conference on Dynamical Systems Applied to Biology and Natural Sciences (DSABNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14741,641 +14741,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear deformation and run-up of tsunami waves of positive polarity: numerical simulations and analytical predictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ira Didenkulova</w:t>
+                <w:t xml:space="preserve">Resonant Long-Wave Run-Up On A Plane Beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE FIRST EURASIAN CONFERENCE “RISK - 2019”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AZERBAIJAN NATIONAL ACADEMY OF SCIENCES, May 2019, Baku, Azerbaijan. pp.102</w:t>
+              <w:t xml:space="preserve">The Twenty-second International Offshore and Polar Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Rodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145105v1</w:t>
+                <w:t xml:space="preserve">hal-00728747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Long-Wave Run-Up On A Plane Beach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+                <w:t xml:space="preserve">Use of Multidimensional Scaling for Fault Detection or Monitoring Support In A Continuous Commissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lespinats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-second International Offshore and Polar Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th IBPSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA, Sep 2019, Rome, Italy. pp.877-884, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728747v1</w:t>
+                <w:t xml:space="preserve">hal-02411240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Multidimensional Scaling for Fault Detection or Monitoring Support In A Continuous Commissioning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpreting Distortions in Dimensionality Reduction by Superimposing Neighbourhood Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Colange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lespinats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th IBPSA Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VIS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VISUAL.2019.8933568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02411240v1</w:t>
+                <w:t xml:space="preserve">hal-02290875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting Distortions in Dimensionality Reduction by Superimposing Neighbourhood Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lespinats</w:t>
+                <w:t xml:space="preserve">An efficient numerical method for a long-term simulation of heat and mass transfer: the case of an insulated rammed earth wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Abdykarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amen Agbossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th IBPSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBPSA, Sep 2019, Rome, Italy. pp.1444-1451, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VISUAL.2019.8933568⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02290875v1</w:t>
+                <w:t xml:space="preserve">hal-02288858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient numerical method for a long-term simulation of heat and mass transfer: the case of an insulated rammed earth wall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madina Abdykarim</w:t>
+                <w:t xml:space="preserve">Nonlinear deformation and run-up of tsunami waves of positive polarity: numerical simulations and analytical predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdalazeez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Ira Didenkulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amen Agbossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th IBPSA Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THE FIRST EURASIAN CONFERENCE “RISK - 2019”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AZERBAIJAN NATIONAL ACADEMY OF SCIENCES, May 2019, Baku, Azerbaijan. pp.102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26868/25222708.2019.210762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288858v1</w:t>
+                <w:t xml:space="preserve">hal-02145105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Algebra Applied to a Solitary Waves Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bath, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15403,243 +15403,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive waves generated by an underwater landslide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nina Shokina</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods for Hyperbolic Equations Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Santiago de Compostela, Jul 2011, Santiago de Compostela, Spain. pp.245-250</w:t>
+              <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Marseille, France. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637102v2</w:t>
+                <w:t xml:space="preserve">hal-00927313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersive waves generated by an underwater landslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Beysel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Marseille, France. pp.17-20</w:t>
+              <w:t xml:space="preserve">Numerical Methods for Hyperbolic Equations Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Santiago de Compostela, Jul 2011, Santiago de Compostela, Spain. pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927313v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Force of a Tsunami on a Wave Energy Converter</w:t>
               </w:r>
@@ -15677,51 +15677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-second (2012) International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rhodes, Greece. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15759,64 +15759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume schemes for Boussinesq type equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Katsaounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EDP-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Dogbé, Oct 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15854,51 +15854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami wave energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Canadian Conference on Geohazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laval University, May 2008, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15923,77 +15923,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Free Surface Compressible Flows Via a Two Fluid Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2008 27th International Conference on Offshore Mechanics and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Estoril, Portugal. pp.43-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16027,51 +16027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of tsunami waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16150,77 +16150,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Methods for Diffusion Phenomena in Building Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
@@ -16301,64 +16301,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive effects during long wave run-up on a plane beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdalazeez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Didenkulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16435,90 +16435,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive and non-dispersive nonlinear long wave transformations: Numerical and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Torsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abdalazeez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Denissenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ira Didenkulova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berezovski A., Soomere T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Wave Mathematics II. Mathematics of Planet Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
@@ -16569,77 +16569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peregrine's system revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abcha N., Pelinovsky E., Mutabazi I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -16703,51 +16703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Volume Implementation of Non-Dispersive, Non-Hydrostatic Shallow Water Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16811,51 +16811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Hydrostatic Non-Dispersive Shallow Water Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16932,64 +16932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive wave runup on non-uniform shores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Katsaounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VI Problems &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17036,77 +17036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-fluid barotropic models for powder-snow avalanche flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Meyapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and High Performance Computing IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17166,51 +17166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water waves generated by a moving bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anjan Kundu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunami and Nonlinear Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -17287,97 +17287,97 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error estimation for numerical approximations of ODEs via composition techniques.</w:t>
+                <w:t xml:space="preserve">Error estimation for numerical approximations of ODEs via composition techniques. Part II: BDF methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Deeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Al Zohbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17480,252 +17480,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson and Symplectic structures, Hamiltonian action, momentum and reduction</w:t>
+                <w:t xml:space="preserve">Adaptive numerical modelling of tsunami wave generation and propagation with FreeFem++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Roubtsov</w:t>
+                <w:t xml:space="preserve">Georges Sadaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522156v1</w:t>
+                <w:t xml:space="preserve">hal-02912526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Surface Flows in Electrohydrodynamics with a Constant Vorticity Distribution</w:t>
+                <w:t xml:space="preserve">Poisson and Symplectic structures, Hamiltonian action, momentum and reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Hunt</w:t>
+                <w:t xml:space="preserve">Vladimir Roubtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344438v2</w:t>
+                <w:t xml:space="preserve">hal-02522156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive numerical modelling of tsunami wave generation and propagation with FreeFem++</w:t>
+                <w:t xml:space="preserve">Free Surface Flows in Electrohydrodynamics with a Constant Vorticity Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Sadaka</w:t>
+                <w:t xml:space="preserve">Matthew J Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912526v1</w:t>
+                <w:t xml:space="preserve">hal-02344438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group Size Effect on the Success of Wolves Hunting</w:t>
               </w:r>
@@ -17838,51 +17838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of the dynamic energy cascades in quartic and quintic generalized KdV equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Tobisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17900,51 +17900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian description and traveling waves of the spatial Dysthe equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17975,77 +17975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compressible two-fluid model for the finite volume simulation of violent aerated flows. Analytical properties and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ghidaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18174,51 +18174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main topics of the NumHyp-2015' discussion session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS - LAMA UMR 5127, University Savoie Mont Blanc; IAC - Istituto per le Applicazioni del Calcolo "M. Picone", Consiglio Nazionale delle Ricerche. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18253,90 +18253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling the UCD-SPH code on the Xeon Phi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Rafiee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lysaght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18889,51 +18889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deeb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.01.023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05293993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djorw&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asjad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dutykh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.033284" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihwan Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305534" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kotrasova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04732431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716221079589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6040135" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090468v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Verger-Gaugry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-021-00290-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rusconi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghir Zarnescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Sokolovski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Akhmatskaya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.106944" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657270v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalazeez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Didenkulova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061573" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737767v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rashidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Hossein Shomali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Keshavarz Faraj Khah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03848-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobisch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8030450" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.12099" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140325v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0555-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070055v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaz Khakimzyanov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2018-0294" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719313v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Liapidevskii" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/ab0091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1670-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509113v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2018.1495720" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25743/ICT.2019.24.3.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5994" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2905-2019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930748v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Dur&#225;n" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mitsotakis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2018.11.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057433v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chehab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.2.254" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Dinvay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kalisch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2018.09.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140161v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab3eb2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206504v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gleyse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11030434" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ionescu-Kruse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2019225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290284v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math7111067" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135521v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Peach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162803v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Abdykarim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soudani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Agbossou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105982" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513304v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1458905" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolatbek Rysbaiuly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.01.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2019.05.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223510v6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Shokina" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9050197" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1562739" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495737v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0419-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759837v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.03.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846801v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2017.09.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465813v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.208" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315002v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.07.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Pu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Pego" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2018.v16.n5.a9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045588v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-019-00102-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160840v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2018.03.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558680v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179d" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552229v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Fedotova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179c" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770386v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0980-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404578v4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1298669" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498638v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.07.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546833v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2017-0110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522319v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1106-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465356v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoefer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-018-0455-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756720v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.03.011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547833v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179a" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509445v3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2017.07.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514095v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Liapidevskii" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.01.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551075v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224182v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.02.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340379v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201712103" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulet Moldabayev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3299-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419018v3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.03.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223522v5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984035v4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Carter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.09.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232370v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.10.009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388481v3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Assylbekuly" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauren Zhakebayev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.03.041" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334414v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.10.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675209v6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.06.033" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248680v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/30003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218989v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Duran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.04.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290471v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221356v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/3/03LT01" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296552v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/31/31LT01" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596804v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.12.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.03.035" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830054v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Rafiee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081798v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.616" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851030v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.04.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136855v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.07.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768597v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Stefanakis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-2015-01377-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990724v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.01.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088440v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752364v4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayk Nersisyan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu051" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834064v3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Ilan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9823-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991944v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/14001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864549v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.046" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084747v3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S. Gandzha" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Sedletsky" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ujpe59.12.1201" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998927v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rnam-2014-0013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Viotti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.053" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913960v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.09.008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786077v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.06.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728725v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura O'Brien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Renzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.029" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951705v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022912" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908724v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hunt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.04.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905964v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799118v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50637" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587994v4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milewski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792513000168" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664143v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759812v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.05.010" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694896v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965542513020103" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759444v3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/1/015503" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756531v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/34003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654386v4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-267-2013" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752999v3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2013.09.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795397v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.063001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509384v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gardeil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-011-0252-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538043v3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Katsaounis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3681" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788284v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Beizel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chubarov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rnam-2012-0031" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687325v3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.447" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456891v6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.09.015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530999v5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Shokin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.07.002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687668v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364012120041" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606627v3" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.184504" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605461v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.124502" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633389v2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364011240039" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354000v4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9590.2010.00511.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562901v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/20z2-sy37" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472431v5" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.003" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454591v4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poncet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.05.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580310v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/33/332001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369795v4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.799" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285037v4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.09.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288696v3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.011" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440852v4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meyapin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9590.2010.00484.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174439v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.08.036" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270926v4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2008.11.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334440v3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.07.029" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311752v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0332" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474814v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.06.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113909v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Kervella" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0047-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145315v3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.007" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137633v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114954v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.016" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Loukili" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145105v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728747v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411240v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geoffroy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210699" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290875v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISUAL.2019.8933568" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288858v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210762" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255412v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756659" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637102v2" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Beysel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927313v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728888v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553754v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474849v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258161v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57060" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113612v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5656-7_8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030315733" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31574-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366937v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34397-2_28" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34397-2_28" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289778v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Torsvik" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Denissenko" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-29951-4_3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29951-4_3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-78193-8_1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907108v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-4451-42-0_17" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_17" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907110v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-4451-42-0_16" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_16" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553762v3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-20671-9_41" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_41" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-17770-5_17" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17770-5_17" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Zohbi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235714v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mukherjee" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsanakas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522156v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roubtsov" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344438v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Hunt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912526v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182799v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Escobedo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Spector" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Coppinger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070799v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632862v3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279671v3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401125v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485301v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927227v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lalanne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lysaght" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194763v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542937v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01256472v4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00825492v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deeb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.01.023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05293993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djorw&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asjad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dutykh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.033284" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihwan Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305534" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kotrasova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04732431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716221079589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090468v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Verger-Gaugry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-021-00290-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6040135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106275" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalazeez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Didenkulova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737767v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rashidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Hossein Shomali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Keshavarz Faraj Khah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03848-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobisch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8030450" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.12099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0555-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaz Khakimzyanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2018-0294" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rusconi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghir Zarnescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Sokolovski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Akhmatskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.106944" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206504v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gleyse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11030434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ionescu-Kruse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2019225" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140161v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mitsotakis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab3eb2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chehab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.2.254" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020212v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Dinvay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kalisch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2018.09.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math7111067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2905-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25743/ICT.2019.24.3.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5994" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Dur&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2018.11.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162803v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Abdykarim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soudani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Agbossou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105982" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Peach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513304v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1458905" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1562739" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2019.05.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052022v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolatbek Rysbaiuly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.01.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223510v6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Shokina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9050197" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509113v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2018.1495720" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1670-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719313v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Liapidevskii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/ab0091" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Pu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Pego" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2018.v16.n5.a9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.07.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-019-00102-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160840v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2018.03.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558680v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759837v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.03.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465813v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.208" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846801v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2017.09.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552229v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Fedotova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546833v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2017-0110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770386v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0980-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404578v4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1298669" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498638v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.07.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522319v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1106-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509445v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2017.07.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514095v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Liapidevskii" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.01.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465356v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoefer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-018-0455-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551075v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547833v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.03.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495737v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0419-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340379v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201712103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulet Moldabayev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3299-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419018v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.03.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223522v5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224182v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.02.022" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984035v4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Carter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.09.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388481v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Assylbekuly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauren Zhakebayev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.03.041" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232370v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.10.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334414v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.10.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218989v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Duran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.04.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290471v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675209v6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.06.033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248680v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/30003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221356v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/3/03LT01" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.03.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596804v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.12.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296552v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/31/31LT01" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136855v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.07.010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851030v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.04.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768597v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Stefanakis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-2015-01377-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081798v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.616" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830054v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Rafiee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990724v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.01.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088440v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998927v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rnam-2014-0013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864549v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.046" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084747v3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S. Gandzha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Sedletsky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ujpe59.12.1201" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991944v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/14001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752364v4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayk Nersisyan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu051" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834064v3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Ilan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9823-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Viotti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.053" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913960v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.09.008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786077v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.06.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728725v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura O'Brien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Renzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.029" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951705v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022912" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908724v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hunt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.04.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756531v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/34003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759444v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/1/015503" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759812v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.05.010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965542513020103" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664143v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654386v4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-267-2013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587994v4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milewski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792513000168" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799118v3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50637" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905964v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752999v3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2013.09.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795397v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.063001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509384v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gardeil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-011-0252-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788284v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Beizel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chubarov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rnam-2012-0031" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687325v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.447" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364012120041" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530999v5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Shokin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.07.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456891v6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.09.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538043v3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Katsaounis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3681" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633389v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364011240039" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605461v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.124502" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354000v4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9590.2010.00511.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454591v4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poncet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.05.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472431v5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562901v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/20z2-sy37" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580310v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/33/332001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606627v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.184504" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285037v4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.09.005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288696v3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.011" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440852v4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meyapin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9590.2010.00484.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369795v4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.799" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334440v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.07.029" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311752v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0332" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174439v3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.08.036" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270926v4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2008.11.003" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474814v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.06.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113909v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Kervella" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0047-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145315v3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.007" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137633v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114954v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.016" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Loukili" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728747v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411240v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geoffroy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210699" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290875v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISUAL.2019.8933568" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288858v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210762" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145105v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255412v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756659" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927313v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637102v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Beysel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728888v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553754v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474849v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258161v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57060" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113612v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5656-7_8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030315733" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31574-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366937v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34397-2_28" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34397-2_28" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289778v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Torsvik" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Denissenko" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-29951-4_3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29951-4_3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-78193-8_1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907108v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-4451-42-0_17" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_17" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907110v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-4451-42-0_16" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_16" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553762v3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-20671-9_41" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_41" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-17770-5_17" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17770-5_17" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Zohbi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235714v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mukherjee" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsanakas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912526v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522156v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roubtsov" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344438v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Hunt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182799v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Escobedo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Spector" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Coppinger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070799v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632862v3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279671v3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401125v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485301v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927227v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lalanne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lysaght" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194763v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542937v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01256472v4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00825492v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>