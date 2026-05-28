--- v3 (2026-05-07)
+++ v4 (2026-05-28)
@@ -2262,1002 +2262,1002 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Conditions for Water Waves at Forks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
+                <w:t xml:space="preserve">Evaluation of the reliability of building energy performance models for parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gleyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym11030434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.4-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25743/ICT.2019.24.3.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206504v3</w:t>
+                <w:t xml:space="preserve">hal-02140452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of vorticity on the travelling waves of some shallow water two-component systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spectral method for solving heat and moisture transfer through consolidated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Gasparin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delia Ionescu-Kruse</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2019225⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117 (11), pp.1143-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094922v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularised shallow water equations with uneven bottom</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">On the multi-symplectic structure of Boussinesq-type systems. I: Derivation and mathematical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab3eb2⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 388, pp.10-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140161v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On time relaxed schemes and formulations for dispersive wave equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chehab</w:t>
+                <w:t xml:space="preserve">Nonlinear deformation and run-up of single tsunami waves of positive polarity: numerical simulations and analytical predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdalazeez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ira Didenkulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/math.2019.2.254⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.2905-2913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-19-2905-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057433v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of bi-directional Whitham systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgueni Dinvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Kalisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 141, pp.248-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apnum.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical solution of Feller's equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On time relaxed schemes and formulations for dispersive wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chehab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math7111067⟩</w:t>
+              <w:t xml:space="preserve">AIMS Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.254-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/math.2019.2.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290284v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear deformation and run-up of single tsunami waves of positive polarity: numerical simulations and analytical predictions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical solution of Feller's equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-19-2905-2019⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (11), pp.1067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math7111067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422302v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the reliability of building energy performance models for parameter estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berger</w:t>
+                <w:t xml:space="preserve">Coupling Conditions for Water Waves at Forks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gleyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25743/ICT.2019.24.3.002⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym11030434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140452v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206504v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral method for solving heat and moisture transfer through consolidated porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of vorticity on the travelling waves of some shallow water two-component systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Ionescu-Kruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 117 (11), pp.1143-1170. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (9), pp.5521-5541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2019225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023462v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi-symplectic structure of Boussinesq-type systems. I: Derivation and mathematical properties</w:t>
+                <w:t xml:space="preserve">Regularised shallow water equations with uneven bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Durán</w:t>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 388, pp.10-21. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.42LT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2018.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab3eb2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930748v1</w:t>
+                <w:t xml:space="preserve">hal-02140161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of efficient numerical methods for a long-term simulation of heat and moisture transfer in porous materials</w:t>
               </w:r>
@@ -3373,51 +3373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some model equations for pulsatile flow in viscoelastic vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,499 +3601,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient numerical model for liquid water uptake in porous material and its parameter estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new model for simulating heat, air and moisture transport in porous building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainagul Jumabekova</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bolatbek Rysbaiuly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407782.2018.1562739⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.1041-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047087v1</w:t>
+                <w:t xml:space="preserve">hal-02052022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the multi-symplectic structure of Boussinesq-type systems. II: Geometric discretization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Durán</w:t>
+                <w:t xml:space="preserve">Numerical simulation of conservation laws with moving grid nodes: Application to tsunami wave modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 397, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences9050197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123559v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223510v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for simulating heat, air and moisture transport in porous building materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient numerical model for liquid water uptake in porous material and its parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainagul Jumabekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.01.025⟩</w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (2), pp.110-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2018.1562739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052022v1</w:t>
+                <w:t xml:space="preserve">hal-02047087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of conservation laws with moving grid nodes: Application to tsunami wave modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+                <w:t xml:space="preserve">On the multi-symplectic structure of Boussinesq-type systems. II: Geometric discretization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (5), pp.197. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 397, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences9050197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223510v6</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient method to estimate sorption isotherm curve coefficients</w:t>
               </w:r>
@@ -4398,954 +4398,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719313v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly singular shock profiles for a non-dispersive regularization of shallow-water equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and improvement of the VTT mold growth model: application to bamboo fiberboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Pu</w:t>
+                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert L Pego</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">A.-C. Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (5), pp.1361-1378. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 138, pp.262-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/CMS.2018.v16.n5.a9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794005v1</w:t>
+                <w:t xml:space="preserve">hal-01759837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tsunami wave energy generated by earthquakes in the Makran subduction zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zaher Hossein Shomali</w:t>
+                <w:t xml:space="preserve">Some special solutions to the Hyperbolic NLS equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nasser Keshavarz Faraj Khah</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.07.027⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57, pp.202-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2017.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719939v1</w:t>
+                <w:t xml:space="preserve">hal-00846801v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reducibility and the Lenticular Sets of Zeroes of Almost Newman Lacunary Polynomials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurate fast computation of steady two-dimensional surface gravity waves in arbitrary depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Verger-Gaugry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arnold Mathematical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 844, pp.491-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315002v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reducibility and the Lenticular Sets of Zeroes of Almost Newman Lacunary Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Verger-Gaugry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arnold Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4 (3-4), pp.315-344. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045588v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave dynamics on networks: method and application to the sine-Gordon equation</w:t>
+                <w:t xml:space="preserve">On the Reducibility and the Lenticular Sets of Zeroes of Almost Newman Lacunary Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Verger-Gaugry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arnold Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3-4), pp.315-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40598-019-00102-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apnum.2018.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01160840v3</w:t>
+                <w:t xml:space="preserve">hal-02045588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part IV: Numerical simulation on a globally spherical geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave dynamics on networks: method and application to the sine-Gordon equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleg Gusev</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (2), pp.361-407. </w:t>
+              <w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.54-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apnum.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558680v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160840v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and improvement of the VTT mold growth model: application to bamboo fiberboard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Meur</w:t>
+                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part IV: Numerical simulation on a globally spherical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang Mao Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.-C. Grillet</w:t>
+                <w:t xml:space="preserve">Oleg Gusev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2018.03.031⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.361-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759837v2</w:t>
+                <w:t xml:space="preserve">hal-01558680v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate fast computation of steady two-dimensional surface gravity waves in arbitrary depth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Weakly singular shock profiles for a non-dispersive regularization of shallow-water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Pu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L Pego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.208⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (5), pp.1361-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2018.v16.n5.a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465813v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some special solutions to the Hyperbolic NLS equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vuillon</w:t>
+                <w:t xml:space="preserve">Evaluation of tsunami wave energy generated by earthquakes in the Makran subduction zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Hossein Shomali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Keshavarz Faraj Khah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57, pp.202-220. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2017.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846801v3</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part III: Model derivation on a globally spherical geometry</w:t>
               </w:r>
@@ -6105,664 +6105,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-dispersive conservative regularisation of nonlinear shallow water (and isothermal Euler) equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solitary wave solutions and their interactions for fully nonlinear water waves with surface tension in the generalized Serre equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2017.07.011⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.371-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-018-0455-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509445v3</w:t>
+                <w:t xml:space="preserve">hal-01465356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of shallow turbidity flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valery Liapidevskii</w:t>
+                <w:t xml:space="preserve">Asymptotic nonlinear and dispersive pulsatile flow in elastic vessels with cylindrical symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+                <w:t xml:space="preserve">Li Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113, pp.310-327. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (11), pp.4022-4047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514095v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary wave solutions and their interactions for fully nonlinear water waves with surface tension in the generalized Serre equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part I: Model derivation on a globally flat space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Fedotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00162-018-0455-3⟩</w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465356v2</w:t>
+                <w:t xml:space="preserve">hal-01547833v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part II: Numerical simulation on a globally flat space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+                <w:t xml:space="preserve">Non-dispersive conservative regularisation of nonlinear shallow water (and isothermal Euler) equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179b⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.237-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551075v2</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509445v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part I: Model derivation on a globally flat space</w:t>
+                <w:t xml:space="preserve">Dispersive shallow water wave modelling. Part II: Numerical simulation on a globally flat space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (1), pp.1-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179a⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.30-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/cicp.OA-2016-0179b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547833v3</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic nonlinear and dispersive pulsatile flow in elastic vessels with cylindrical symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+                <w:t xml:space="preserve">On the modelling of shallow turbidity flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Liapidevskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Qian</w:t>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75 (11), pp.4022-4047. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.310-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2018.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756720v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved explicit scheme for whole-building hygrothermal simulation</w:t>
               </w:r>
@@ -6859,603 +6859,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serre-type equations in deep water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New asymptotic heat transfer model in thin liquid films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx Chhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marx Chhay</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmnp/201712103⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.844-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340379v2</w:t>
+                <w:t xml:space="preserve">hal-01224182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Whitham equation with surface tension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daulet Moldabayev</w:t>
+                <w:t xml:space="preserve">On supraconvergence phenomenon for second order centered finite differences on non-uniform grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henrik Kalisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (2), pp.1125-1138. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 326, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-016-3299-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504047v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223522v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate numerical simulation of moisture front in porous material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serre-type equations in deep water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.211-224. </w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.23-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2017.03.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/201712103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419018v3</w:t>
+                <w:t xml:space="preserve">hal-01340379v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On supraconvergence phenomenon for second order centered finite differences on non-uniform grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+                <w:t xml:space="preserve">The Whitham equation with surface tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgueni Dinvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daulet Moldabayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Kalisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (2), pp.1125-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-3299-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223522v5</w:t>
+                <w:t xml:space="preserve">hal-01504047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New asymptotic heat transfer model in thin liquid films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marx Chhay</w:t>
+                <w:t xml:space="preserve">Accurate numerical simulation of moisture front in porous material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suelen Gasparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ruyer-Quil</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48, pp.844-859. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.211-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2017.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2017.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224182v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419018v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nonlinear dynamics of the traveling-wave solutions of the Serre system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7515,51 +7515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On weakly singular and fully nonlinear travelling shallow capillary-gravity waves in the critical regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7632,77 +7632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservative modified Serre-Green-Naghdi equations with improved dispersion characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, pp.245-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7834,421 +7834,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of capillary-gravity generalized solitary waves</w:t>
+                <w:t xml:space="preserve">Modified Shallow Water Equations for significantly varying seabeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angel Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.04.007⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (23-24), pp.9767-9787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218989v2</w:t>
+                <w:t xml:space="preserve">hal-00675209v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic method for constructing singular steady solitary waves: A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">Macroscopic dynamics of incoherent soliton ensembles: soliton-gas kinetics and direct numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Galligo</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady El</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (3), pp.30003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/113/30003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290471v2</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248680v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Shallow Water Equations for significantly varying seabeds</w:t>
+                <w:t xml:space="preserve">Efficient computation of capillary-gravity generalized solitary waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Duran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2016.06.033⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675209v6</w:t>
+                <w:t xml:space="preserve">hal-01218989v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic dynamics of incoherent soliton ensembles: soliton-gas kinetics and direct numerical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Algebraic method for constructing singular steady solitary waves: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gennady El</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2191), pp.20160194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248680v2</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290471v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the multi-symplectic structure of the Serre-Green-Naghdi equations</w:t>
               </w:r>
@@ -8260,51 +8260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marx Chhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (3), pp.03LT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8332,118 +8332,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling wave solutions for some two-component shallow water models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-symplectic structure of fully-nonlinear weakly-dispersive internal gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delia Ionescu-Kruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 261 (2), pp.1099-1114. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.31LT01. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.03.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/31/31LT01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294603v1</w:t>
+                <w:t xml:space="preserve">hal-01296552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of dissipative Boussinesq equations using the Dirichlet-to-Neumann operator approach</w:t>
               </w:r>
@@ -8514,651 +8514,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596804v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-symplectic structure of fully-nonlinear weakly-dispersive internal gravity waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travelling wave solutions for some two-component shallow water models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Ionescu-Kruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.31LT01. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 261 (2), pp.1099-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/49/31/31LT01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2016.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296552v2</w:t>
+                <w:t xml:space="preserve">hal-01294603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Whitham Equation as a Model for Surface Water Waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henrik Kalisch</w:t>
+                <w:t xml:space="preserve">Numerical simulation of wave impact on a rigid wall using a two-phase compressible SPH method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Rafiee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.07.010⟩</w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, IUTAM Symposium on Particle Methods in Fluid Dynamics, 18, pp.123-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136855v1</w:t>
+                <w:t xml:space="preserve">hal-00830054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the generalised Klein-Gordon equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A plethora of generalised solitary gravity-capillary water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Durán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 784, pp.664-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851030v2</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081798v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run-up amplification of transient long waves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of the generalised Klein-Gordon equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx Chhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0033-569X-2015-01377-0⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 304-305, pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768597v3</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plethora of generalised solitary gravity-capillary water waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">Run-up amplification of transient long waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angel Durán</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.616⟩</w:t>
+              <w:t xml:space="preserve">Quarterly of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.177-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0033-569X-2015-01377-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081798v3</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768597v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of wave impact on a rigid wall using a two-phase compressible SPH method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ashkan Rafiee</w:t>
+                <w:t xml:space="preserve">The Whitham Equation as a Model for Surface Water Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daulet Moldabayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Kalisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, IUTAM Symposium on Particle Methods in Fluid Dynamics, 18, pp.123-137. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 309, pp.99-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2015.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830054v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct dynamical energy cascade in the modified KdV equation</w:t>
               </w:r>
@@ -9248,64 +9248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive modeling of shallow fully nonlinear gravity waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMS Kôkyûroku Bessatsu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mathematical Analysis in Fluid and Gas Dynamics, 1947, pp.45-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9324,928 +9324,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy equation for certain approximate models of long-wave hydrodynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
+                <w:t xml:space="preserve">Generation of two-dimensional water waves by moving bottom disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayk Nersisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Zuazua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of Numerical Analysis and Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/rnam-2014-0013⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (4), pp.1235-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxu051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00998927v1</w:t>
+                <w:t xml:space="preserve">hal-00752364v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Random Wave Fields in the Water of Finite Depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Galerkin / finite-element method for the Serre equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boaz Ilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (1), pp.166-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-014-9823-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864549v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834064v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order nonlinear Schrödinger equation for the envelope of slowly modulated gravity waves on the surface of finite-depth fluid and its quasi-soliton solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yury Sedletsky</w:t>
+                <w:t xml:space="preserve">The conformal-mapping method for surface gravity waves in the presence of variable bathymetry and mean current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Viotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukrainian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15407/ujpe59.12.1201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084747v3</w:t>
+                <w:t xml:space="preserve">hal-00855780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Inverse Energy Cascade in the modified Korteweg-de Vries Equation</w:t>
+                <w:t xml:space="preserve">Numerical simulation of a solitonic gas in KdV and KdV-BBM equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Tobisch</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efim Pelinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/14001⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 378 (42), pp.3102-3110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2014.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991944v2</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of two-dimensional water waves by moving bottom disturbances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient computation of steady solitary gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enrique Zuazua</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (1), pp.86-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2013.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxu051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00752364v4</w:t>
+                <w:t xml:space="preserve">hal-00786077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Galerkin / finite-element method for the Serre equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boaz Ilan</w:t>
+                <w:t xml:space="preserve">Energy equation for certain approximate models of long-wave hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zinaida Fedotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (1), pp.166-195. </w:t>
+              <w:t xml:space="preserve">Russian Journal of Numerical Analysis and Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.167-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-014-9823-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/rnam-2014-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834064v3</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The conformal-mapping method for surface gravity waves in the presence of variable bathymetry and mean current</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Random Wave Fields in the Water of Finite Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11, pp.110-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.053⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 11, pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2014.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855780v1</w:t>
+                <w:t xml:space="preserve">hal-00864549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a solitonic gas in KdV and KdV-BBM equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order nonlinear Schrödinger equation for the envelope of slowly modulated gravity waves on the surface of finite-depth fluid and its quasi-soliton solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan S. Gandzha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Sedletsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Efim Pelinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 378 (42), pp.3102-3110. </w:t>
+              <w:t xml:space="preserve">Ukrainian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (12), pp.1201-1215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2014.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15407/ujpe59.12.1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913960v3</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084747v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient computation of steady solitary gravity waves</w:t>
+                <w:t xml:space="preserve">Observation of the Inverse Energy Cascade in the modified Korteweg-de Vries Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Tobisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (1), pp.86-99. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.14001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2013.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/14001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786077v2</w:t>
+                <w:t xml:space="preserve">hal-00991944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modelling of tsunami generation and tsunami inundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10253,51 +10253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia IUTAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Mechanics for the World: Proceedings of the 23rd International Congress of Theoretical and Applied Mechanics, ICTAM2012, 10, pp.338-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10331,51 +10331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear waves in networks: model reduction for sine-Gordon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10507,971 +10507,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908724v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortexons in axisymmetric Poiseuille pipe flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
+                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/34003⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (12), pp.3138-3143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756531v2</w:t>
+                <w:t xml:space="preserve">hal-00799118v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camassa-Holm equations and vortexons for axisymmetric pipe flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
+                <w:t xml:space="preserve">Extreme wave runup on a vertical cliff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Michael Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.3138 - 3143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/46/1/015503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759444v3</w:t>
+                <w:t xml:space="preserve">hal-00905964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast accurate computation of the fully nonlinear solitary surface gravity waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Finite volume and pseudo-spectral schemes for the fully nonlinear 1D Serre equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denys Dutykh</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Milewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (5), pp.761-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956792513000168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.05.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759812v2</w:t>
+                <w:t xml:space="preserve">hal-00587994v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric numerical schemes for the KdV equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast accurate computation of the fully nonlinear solitary surface gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mathematics and Mathematical Physics / Zhurnal Vychislitel'noi Matematiki i Matematicheskoi Fiziki</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0965542513020103⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694896v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Galilean invariance of some dispersive wave equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric numerical schemes for the KdV equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx Chhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sapm.12015⟩</w:t>
+              <w:t xml:space="preserve">Computational Mathematics and Mathematical Physics / Zhurnal Vychislitel'noi Matematiki i Matematicheskoi Fiziki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (2), pp.221-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0965542513020103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664143v3</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussinesq modeling of surface waves due to underwater landslides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Galilean invariance of some dispersive wave equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henrik Kalisch</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-20-267-2013⟩</w:t>
+              <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131 (4), pp.359-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sapm.12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654386v4</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664143v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite volume and pseudo-spectral schemes for the fully nonlinear 1D Serre equations</w:t>
+                <w:t xml:space="preserve">Boussinesq modeling of surface waves due to underwater landslides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Kalisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.267-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-20-267-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0956792513000168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00587994v4</w:t>
+                <w:t xml:space="preserve">hal-00654386v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave run-up on a vertical cliff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Vortexons in axisymmetric Poiseuille pipe flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (12), pp.3138-3143. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (3), pp.34003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/101/34003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799118v3</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme wave runup on a vertical cliff</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Carbone</w:t>
+                <w:t xml:space="preserve">Camassa-Holm equations and vortexons for axisymmetric pipe flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.015503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/46/1/015503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905964v1</w:t>
+                <w:t xml:space="preserve">hal-00759444v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camassa-Holm type equations for axisymmetric Poiseuille pipe flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11512,261 +11512,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752999v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of coherent wave groups in deep-water random sea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of finite fault solution for tsunami generation problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gardeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.063001⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.177-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00162-011-0252-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795397v2</w:t>
+                <w:t xml:space="preserve">hal-00509384v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of finite fault solution for tsunami generation problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The emergence of coherent wave groups in deep-water random sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Viotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John M. Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (1), pp.177-199. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (6), pp.063001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-011-0252-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.063001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509384v3</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795397v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of surface waves generated by an underwater landslide in a bounded reservoir</w:t>
               </w:r>
@@ -11804,51 +11804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gayaz Khakimzyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Russ. J. Num. Anal. Math. Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (6), pp.539-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11882,51 +11882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special solutions to a compact equation for deep-water gravity waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11967,161 +11967,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687325v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solitary wave interaction in a compact equation for deep-water gravity waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
+                <w:t xml:space="preserve">Practical use of variational principles for modeling water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 95 (12), pp.622-625. </w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241 (1), pp.25-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364012120041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687668v1</w:t>
+                <w:t xml:space="preserve">hal-00456891v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the contribution of the horizontal sea-bed displacements into the tsunami generation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Chubarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12175,118 +12175,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530999v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical use of variational principles for modeling water waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">Solitary wave interaction in a compact equation for deep-water gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 241 (1), pp.25-36. </w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (12), pp.622-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2011.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364012120041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456891v6</w:t>
+                <w:t xml:space="preserve">hal-00687668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume methods for unidirectional dispersive wave models</w:t>
               </w:r>
@@ -12298,51 +12298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Katsaounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71 (6), pp.717-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12370,222 +12370,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538043v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian form and solitary waves of the spatial Dysthe equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Fedele</w:t>
+                <w:t xml:space="preserve">Local Runup Amplification By Resonant Wave Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JETP Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 94 (12), pp.840-844. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.124502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0021364011240039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.124502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00633389v2</w:t>
+                <w:t xml:space="preserve">hal-00605461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Runup Amplification By Resonant Wave Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+                <w:t xml:space="preserve">Hamiltonian form and solitary waves of the spatial Dysthe equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, pp.124502. </w:t>
+              <w:t xml:space="preserve">JETP Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (12), pp.840-844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.124502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0021364011240039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605461v2</w:t>
+                <w:t xml:space="preserve">hal-00633389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of powder-snow avalanche flows</w:t>
               </w:r>
@@ -12669,382 +12669,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00354000v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VOLNA code for the numerical modelling of tsunami waves: generation, propagation and inundation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pour simuler des avalanches de neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.05.005⟩</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/20z2-sy37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454591v4</w:t>
+                <w:t xml:space="preserve">hal-05562901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume schemes for dispersive wave propagation and runup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Katsaounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 230 (8), pp.3035-3061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472431v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour simuler des avalanches de neige</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The VOLNA code for the numerical modelling of tsunami waves: generation, propagation and inundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Gisclon</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.598-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60868/20z2-sy37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562901v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454591v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow water equations for large bathymetry variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (33), pp.332001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13104,51 +13104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Labart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107, pp.184504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13182,51 +13182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-fluid model for violent aerated flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13299,51 +13299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sedimentary layering on tsunami generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 199 (21-22), pp.1268-1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13403,51 +13403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Meyapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 125 (2), pp.179-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13494,51 +13494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the relevance of the dam break problem in the context of nonlinear shallow water equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (4), pp.799-818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13566,365 +13566,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369795v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group and phase velocities in the free-surface visco-potential flow: new kind of boundary layer induced instability</w:t>
+                <w:t xml:space="preserve">Tsunami generation by dynamic displacement of sea bed due to dip-slip faulting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 373 (36), pp.3212-3216. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mathematics and Computers in Simulation, 80 (4), pp.837-848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.07.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2009.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00334440v3</w:t>
+                <w:t xml:space="preserve">hal-00174439v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy of tsunami waves generated by bottom motion</w:t>
+                <w:t xml:space="preserve">Visco-potential free-surface flows and long wave modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 465 (2103), pp.725-744. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (3), pp.430-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2008.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311752v2</w:t>
+                <w:t xml:space="preserve">hal-00270926v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami generation by dynamic displacement of sea bed due to dip-slip faulting</w:t>
+                <w:t xml:space="preserve">Group and phase velocities in the free-surface visco-potential flow: new kind of boundary layer induced instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Mathematics and Computers in Simulation, 80 (4), pp.837-848. </w:t>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373 (36), pp.3212-3216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2009.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174439v3</w:t>
+                <w:t xml:space="preserve">hal-00334440v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visco-potential free-surface flows and long wave modelling</w:t>
+                <w:t xml:space="preserve">Energy of tsunami waves generated by bottom motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 28 (3), pp.430-443. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 465 (2103), pp.725-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2008.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2008.0332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270926v4</w:t>
+                <w:t xml:space="preserve">hal-00311752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics and Sound, M.S. Howe, Cambridge University Press, Cambridge (2007)</w:t>
               </w:r>
@@ -14014,51 +14014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (4), pp.245-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14105,51 +14105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous potential free-surface flows in a fluid layer of finite depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 345 (2), pp.113-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14196,51 +14196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative Boussinesq equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335, pp.559-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14287,51 +14287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear theory of wave generation by a moving bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youen Kervella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14747,64 +14747,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Long-Wave Run-Up On A Plane Beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themistoklis Stefanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15305,77 +15305,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Algebra Applied to a Solitary Waves Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galligo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSAC'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bath, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15435,64 +15435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John M. Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Marseille, France. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15530,77 +15530,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive waves generated by an underwater landslide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Beysel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Shokina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods for Hyperbolic Equations Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Santiago de Compostela, Jul 2011, Santiago de Compostela, Spain. pp.245-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15677,51 +15677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-second (2012) International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rhodes, Greece. pp.538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15772,51 +15772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Katsaounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque EDP-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Dogbé, Oct 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15854,51 +15854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami wave energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Canadian Conference on Geohazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laval University, May 2008, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15923,51 +15923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Free Surface Compressible Flows Via a Two Fluid Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16027,51 +16027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of tsunami waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16569,77 +16569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peregrine's system revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abcha N., Pelinovsky E., Mutabazi I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Waves and Pattern Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -16703,51 +16703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Volume Implementation of Non-Dispersive, Non-Hydrostatic Shallow Water Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16811,51 +16811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Hydrostatic Non-Dispersive Shallow Water Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16945,51 +16945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodoros Katsaounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Mitsotakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VI Problems &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17062,51 +17062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Meyapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and High Performance Computing IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17166,51 +17166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water waves generated by a moving bottom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anjan Kundu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tsunami and Nonlinear Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -17900,51 +17900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamiltonian description and traveling waves of the spatial Dysthe equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17975,51 +17975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compressible two-fluid model for the finite volume simulation of violent aerated flows. Analytical properties and numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18253,90 +18253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling the UCD-SPH code on the Xeon Phi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Rafiee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lysaght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18658,51 +18658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for fully nonlinear free surface water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Viotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Short Course on Modeling of Nonlinear ocean waves, Fields Institute, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18889,51 +18889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deeb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.01.023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05293993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djorw&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asjad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dutykh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.033284" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihwan Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305534" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kotrasova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04732431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716221079589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090468v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Verger-Gaugry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-021-00290-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6040135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106275" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalazeez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Didenkulova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737767v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rashidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Hossein Shomali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Keshavarz Faraj Khah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03848-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobisch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8030450" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.12099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0555-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaz Khakimzyanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2018-0294" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rusconi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghir Zarnescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Sokolovski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Akhmatskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.106944" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206504v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gleyse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11030434" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ionescu-Kruse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2019225" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140161v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mitsotakis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab3eb2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chehab" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.2.254" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020212v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Dinvay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kalisch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2018.09.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290284v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math7111067" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2905-2019" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25743/ICT.2019.24.3.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5994" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Dur&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2018.11.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162803v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Abdykarim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soudani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Agbossou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105982" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Peach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513304v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1458905" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047087v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1562739" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2019.05.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052022v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolatbek Rysbaiuly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.01.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223510v6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Shokina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9050197" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509113v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2018.1495720" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1670-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719313v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Liapidevskii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/ab0091" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Pu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Pego" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2018.v16.n5.a9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719939v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.07.027" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315002v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045588v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-019-00102-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160840v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2018.03.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558680v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179d" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759837v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.03.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465813v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.208" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846801v3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2017.09.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552229v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Fedotova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546833v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2017-0110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770386v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0980-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404578v4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1298669" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498638v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.07.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522319v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1106-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509445v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2017.07.011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514095v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Liapidevskii" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.01.017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465356v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoefer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-018-0455-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551075v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179b" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547833v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.03.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495737v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0419-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340379v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201712103" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulet Moldabayev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3299-7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419018v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.03.016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223522v5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224182v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.02.022" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984035v4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Carter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.09.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388481v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Assylbekuly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauren Zhakebayev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.03.041" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232370v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.10.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334414v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.10.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218989v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Duran" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.04.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290471v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675209v6" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.06.033" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248680v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/30003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221356v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/3/03LT01" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294603v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.03.035" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596804v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.12.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296552v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/31/31LT01" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136855v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.07.010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851030v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.04.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768597v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Stefanakis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-2015-01377-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081798v3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.616" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830054v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Rafiee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990724v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.01.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088440v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998927v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rnam-2014-0013" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864549v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.046" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084747v3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S. Gandzha" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Sedletsky" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ujpe59.12.1201" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991944v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/14001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752364v4" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayk Nersisyan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu051" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834064v3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Ilan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9823-3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855780v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Viotti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.053" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913960v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.09.008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786077v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.06.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728725v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura O'Brien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Renzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.029" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951705v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022912" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908724v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hunt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.04.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756531v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/34003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759444v3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/1/015503" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759812v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.05.010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965542513020103" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664143v3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654386v4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-267-2013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587994v4" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milewski" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792513000168" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799118v3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50637" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905964v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752999v3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2013.09.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795397v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.063001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509384v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gardeil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-011-0252-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788284v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Beizel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chubarov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rnam-2012-0031" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687325v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.447" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364012120041" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530999v5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Shokin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.07.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456891v6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.09.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538043v3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Katsaounis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3681" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633389v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364011240039" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605461v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.124502" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354000v4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9590.2010.00511.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454591v4" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poncet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.05.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472431v5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.003" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562901v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/20z2-sy37" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580310v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/33/332001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606627v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.184504" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285037v4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.09.005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288696v3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.011" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440852v4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meyapin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9590.2010.00484.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369795v4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.799" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334440v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.07.029" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311752v2" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0332" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174439v3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.08.036" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270926v4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2008.11.003" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474814v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.06.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113909v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Kervella" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0047-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145315v3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.007" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137633v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114954v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.016" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Loukili" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728747v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411240v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geoffroy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210699" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290875v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISUAL.2019.8933568" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288858v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210762" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145105v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255412v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756659" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927313v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637102v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Beysel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728888v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553754v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474849v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258161v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57060" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113612v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5656-7_8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030315733" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31574-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366937v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34397-2_28" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34397-2_28" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289778v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Torsvik" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Denissenko" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-29951-4_3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29951-4_3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-78193-8_1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907108v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-4451-42-0_17" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_17" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907110v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-4451-42-0_16" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_16" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553762v3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-20671-9_41" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_41" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-17770-5_17" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17770-5_17" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Zohbi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235714v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mukherjee" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsanakas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912526v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522156v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roubtsov" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344438v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Hunt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182799v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Escobedo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Spector" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Coppinger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070799v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632862v3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279671v3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401125v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485301v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927227v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lalanne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lysaght" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194763v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542937v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01256472v4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00825492v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Deeb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2025.01.023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05293993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naveed Zafar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Sigoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl117422" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djorw&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Asjad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pennec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dutykh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.6.033284" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihwan Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305534" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03855065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Kotrasova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences12100379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04732431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Colange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vuillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716221079589" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090468v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Verger-Gaugry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40993-021-00290-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids6040135" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485497v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Busser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106275" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657270v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalazeez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ira Didenkulova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12061573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737767v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Rashidi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Hossein Shomali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Keshavarz Faraj Khah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-019-03848-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tobisch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8030450" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413029v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eng2.12099" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140325v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelen Gasparin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0555-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Abroug" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Jarno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayaz Khakimzyanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2018-0294" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Rusconi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghir Zarnescu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Sokolovski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Akhmatskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.106944" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140452v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25743/ICT.2019.24.3.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5994" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Dur&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Mitsotakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2018.11.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-2905-2019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020212v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Dinvay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Kalisch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2018.09.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chehab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/math.2019.2.254" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math7111067" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206504v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gleyse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11030434" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094922v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Ionescu-Kruse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2019225" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140161v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab3eb2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162803v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Abdykarim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Soudani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Agbossou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.105982" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135521v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Peach" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2019.05.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513304v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1458905" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bolatbek Rysbaiuly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.01.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223510v6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Shokina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9050197" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047087v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1562739" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2019.05.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509113v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2018.1495720" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-019-1670-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719313v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Liapidevskii" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1873-7005/ab0091" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759837v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Grillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2018.03.031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846801v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fedele" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2017.09.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465813v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.208" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045588v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-019-00102-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160840v3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2018.03.010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558680v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gusev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179d" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Pu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L Pego" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2018.v16.n5.a9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.07.027" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552229v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinaida Fedotova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546833v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2017-0110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770386v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-017-0980-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.07.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404578v4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2017.1298669" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498638v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.07.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522319v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-018-1106-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465356v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hoefer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-018-0455-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Qian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2018.03.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547833v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509445v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2017.07.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551075v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.OA-2016-0179b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514095v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Liapidevskii" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.01.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495737v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-017-0419-3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224182v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruyer-Quil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.02.022" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223522v5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2017.05.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340379v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/201712103" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504047v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulet Moldabayev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3299-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419018v3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2017.03.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984035v4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Carter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.09.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388481v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Assylbekuly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dauren Zhakebayev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2017.03.041" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232370v3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.10.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334414v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2016.10.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675209v6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2016.06.033" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248680v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady El" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/113/30003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218989v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Duran" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.04.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290471v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galligo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221356v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/3/03LT01" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296552v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/49/31/31LT01" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596804v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goubet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2013.12.008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2016.03.035" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830054v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Rafiee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2015.11.013" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081798v3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.616" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851030v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.04.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768597v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Stefanakis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Xu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0033-569X-2015-01377-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136855v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.07.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990724v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2015.01.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088440v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752364v4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayk Nersisyan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu051" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834064v3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boaz Ilan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-014-9823-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Viotti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.053" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913960v3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.09.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786077v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.06.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998927v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rnam-2014-0013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864549v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.046" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084747v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan S. Gandzha" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Sedletsky" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ujpe59.12.1201" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991944v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/14001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728725v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura O'Brien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Renzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2014.01.029" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951705v3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.022912" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908724v3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hunt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.04.025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799118v3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50637" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905964v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587994v4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Milewski" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956792513000168" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759812v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.05.010" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694896v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0965542513020103" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664143v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sapm.12015" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654386v4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-20-267-2013" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756531v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/101/34003" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759444v3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/1/015503" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752999v3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2013.09.003" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509384v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gardeil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-011-0252-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795397v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.063001" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788284v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Beizel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Chubarov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rnam-2012-0031" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687325v3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.447" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456891v6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2011.09.015" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530999v5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Shokin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2012.07.002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687668v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364012120041" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538043v3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Katsaounis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3681" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605461v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.124502" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633389v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364011240039" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354000v4" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9590.2010.00511.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562901v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/20z2-sy37" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472431v5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.01.003" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454591v4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Poncet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.05.005" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580310v3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/33/332001" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606627v3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.184504" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285037v4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ghidaglia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2009.09.005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288696v3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.011" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440852v4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meyapin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9590.2010.00484.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369795v4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.799" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174439v3" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2009.08.036" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270926v4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2008.11.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334440v3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.07.029" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311752v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2008.0332" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474814v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.06.002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113909v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Kervella" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-007-0047-0" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145315v3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.06.007" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137633v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114954v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.09.016" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Loukili" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728747v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411240v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Geoffroy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210699" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290875v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VISUAL.2019.8933568" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288858v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2019.210762" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145105v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255412v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2755996.2756659" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927313v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637102v2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Beysel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728888v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Christodoulides" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553754v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474849v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258161v2" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57060" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113612v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-5656-7_8" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308374v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030315733" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31574-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366937v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-34397-2_28" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34397-2_28" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289778v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Torsvik" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Denissenko" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-29951-4_3" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29951-4_3" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703491v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-78193-8_1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78193-8_1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907108v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-4451-42-0_17" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_17" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907110v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-4451-42-0_16" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_16" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553762v3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-20671-9_41" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_41" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-17770-5_17" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17770-5_17" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115875v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71256-5_4" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967142v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Zohbi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235714v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srijani Mukherjee" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Tsanakas" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912526v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sadaka" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522156v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Roubtsov" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344438v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Hunt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182799v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Escobedo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Muro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Spector" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Coppinger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070799v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632862v3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279671v3" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401125v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485301v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927227v2" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lalanne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lysaght" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194763v2" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542937v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01256472v4" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00825492v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>