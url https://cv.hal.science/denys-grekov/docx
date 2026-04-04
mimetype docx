--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -66,3291 +66,3395 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable biodiesel production from waste cooking oil: Process design and techno-economic comparison of homogeneous and heterogeneous catalysis</w:t>
+                <w:t xml:space="preserve">A Review on Modified Montmorillonite-Based Catalysts for Biofuel and Recycled Carbon Fuel Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Yaghi</w:t>
+                <w:t xml:space="preserve">Ouahiba Madjeda Mecelti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Zgheib</w:t>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosni Takache</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2026.104775⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31 (2), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules31020339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501047v1</w:t>
+                <w:t xml:space="preserve">hal-05575510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Adsorbent Materials for Small-Scale Compressed CO2 Energy Storage Using Pressure Swing Adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable biodiesel production from waste cooking oil: Process design and techno-economic comparison of homogeneous and heterogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Yaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Ghawche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hosni Takache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lacroix</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Youssef El Rayess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.119732⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41, pp.104775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2026.104775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178607v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of textural properties of clay-based microporous materials on their CH4/CO2 separation performances in the context of biogas upgrading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening of Adsorbent Materials for Small-Scale Compressed CO2 Energy Storage Using Pressure Swing Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Ghawche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwar El Azrak</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sébastien Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 143, pp.119732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.119732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376332v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic H2O2 production with perylene(bis-imide)-doped periodic mesoporous silica using micropollutants as sacrificial donors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of textural properties of clay-based microporous materials on their CH4/CO2 separation performances in the context of biogas upgrading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Grolleau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Anwar El Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cy00739e⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 396, pp.113749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770025v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Analysis of Clay Microporosity Using High-Resolution N2-Ar Adsorption Isotherms Coupled with the Derivative Isotherm Summation Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anwar El Azrak</w:t>
+                <w:t xml:space="preserve">Photocatalytic H2O2 production with perylene(bis-imide)-doped periodic mesoporous silica using micropollutants as sacrificial donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys I Grekov</w:t>
+                <w:t xml:space="preserve">Aydar Rakhmatullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Truche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Errol Blart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (24), pp.6019. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29246019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cy00739e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985274v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach to describe the properties of nanoporous carbons from lignin by chemical activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Analysis of Clay Microporosity Using High-Resolution N2-Ar Adsorption Isotherms Coupled with the Derivative Isotherm Summation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar El Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasi Kumar N</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40, pp.e00939. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (24), pp.6019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29246019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754809v1</w:t>
+                <w:t xml:space="preserve">hal-04985274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Hydrophilic HKUST−1/Polymer Extrudates for the PSA Separation of CO2/CH4</w:t>
+                <w:t xml:space="preserve">Statistical approach to describe the properties of nanoporous carbons from lignin by chemical activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhamad Tahriri Rozaini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denys I Grekov</w:t>
+                <w:t xml:space="preserve">Sasi Kumar N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pré</w:t>
+                <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (9), </w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.e00939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29092069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590674v1</w:t>
+                <w:t xml:space="preserve">hal-04754809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hydrogen Storage through Adsorption: Process Simulation and Energy Analysis</w:t>
+                <w:t xml:space="preserve">Low-Hydrophilic HKUST−1/Polymer Extrudates for the PSA Separation of CO2/CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Paz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Muhamad Tahriri Rozaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr11102940⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29092069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594400v1</w:t>
+                <w:t xml:space="preserve">hal-04590674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Nanoporous Carbon Structures on High-Pressure Adsorption Separation of Light Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya E Men’shchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis F Paz Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena V Khozina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (10), pp.7539-7554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping of HKUST-1 via Extrusion for the Separation of CO2/CH4 in Biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhamad Tahriri Rozaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (9), pp.487. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations10090487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of methane and carbon dioxide by water-saturated clay minerals and clay rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 232, pp.106806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2022.106806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of 17 O NMR for understanding molecular and silica-grafted tungsten oxo siloxide complexes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Hydrogen Storage through Adsorption: Process Simulation and Energy Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grekov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luis Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3DT01593A⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr11102940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238255v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Experimental Evidence of the Effects of Clay Particles’ Basal-to-Lateral Surface Ratio on Methane and Carbon Dioxide Adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of 17 O NMR for understanding molecular and silica-grafted tungsten oxo siloxide complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+                <w:t xml:space="preserve">K. Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Larabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00039⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (28), pp.9573-9581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3DT01593A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323262v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving textural properties of magnesium-based metal-organic framework for gas adsorption by carbon doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Experimental Evidence of the Effects of Clay Particles’ Basal-to-Lateral Surface Ratio on Methane and Carbon Dioxide Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaliesah Kamal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denys Grekov</w:t>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azmi Mohd Shariff</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 323, pp.111246. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (21), pp.11499-11507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660896v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Washing Processes in Solvothermal Synthesis of Nickel-Based MOF-74</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Improving textural properties of magnesium-based metal-organic framework for gas adsorption by carbon doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaliesah Kamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmi Mohd Shariff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13122741⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 323, pp.111246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881409v1</w:t>
+                <w:t xml:space="preserve">hal-04660896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of manometry method for measurement of gas adsorption equilibria and characterization of clay texture with Derivative Isotherm Summation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184, pp.105372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02413260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH$_4$ and CO$_2$ in a smectite clay interlayer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of Washing Processes in Solvothermal Synthesis of Nickel-Based MOF-74</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaliesah Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marhaina Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azmi Mohd Shariff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (12), pp.2741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13122741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP02135K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02911973v1</w:t>
+                <w:t xml:space="preserve">hal-02881409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave mode of heating in the preparation of porous carbon materials for adsorption and energy storage applications – An overview</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Babu Alappat</w:t>
+                <w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH4 and CO2 in a smectite clay interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.109743⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (29), pp.16727-16733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02135K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524924v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectite fraction assessment in complex natural clay rocks from interlayer water content determined by thermogravimetric and thermoporometry analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microwave mode of heating in the preparation of porous carbon materials for adsorption and energy storage applications – An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasi Kumar N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernd Grambow</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Coll.Interface Sci.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.109743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.109743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.07.076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02340286v1</w:t>
+                <w:t xml:space="preserve">hal-02524924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR of quadrupolar nuclei for investigations into supported organometallic catalysts: scope and frontiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Vancompernolle</w:t>
+                <w:t xml:space="preserve">Smectite fraction assessment in complex natural clay rocks from interlayer water content determined by thermogravimetric and thermoporometry analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taoufik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Melanie Gauvin</w:t>
+                <w:t xml:space="preserve">Gilles F Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CS00682A⟩</w:t>
+              <w:t xml:space="preserve">J.Coll.Interface Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 555, pp.157-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.07.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108259v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-Supported Tungsten Neosilyl Oxo Precatalysts: Impact of the Podality on Activity and Stability in Olefin Metathesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Solid-state NMR of quadrupolar nuclei for investigations into supported organometallic catalysts: scope and frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Szeto</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vancompernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. de Mallmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melanie Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (13), pp.2188-2196. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (8), pp.2572-2590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CS00682A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968826v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17 O MAS NMR studies of oxo-based olefin metathesis catalysts: a critical assessment of signal enhancement methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Silica-Supported Tungsten Neosilyl Oxo Precatalysts: Impact of the Podality on Activity and Stability in Olefin Metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Taoufik</w:t>
+                <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (40), pp.28157-28163. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (13), pp.2188-2196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP04667C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.6b00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968823v1</w:t>
+                <w:t xml:space="preserve">hal-01968826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of silica-supported tungsten neosilyl oxo precatalysts: impact of substituted phenol on activity and stability in olefin metathesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">17 O MAS NMR studies of oxo-based olefin metathesis catalysts: a critical assessment of signal enhancement methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Grekov</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (40), pp.28157-28163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04667C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968728v1</w:t>
+                <w:t xml:space="preserve">hal-01968823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing Realistic Models for the WO 3 –SiO 2 Industrial Catalyst through the Design of Organometallic Precursors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Modification of silica-supported tungsten neosilyl oxo precatalysts: impact of substituted phenol on activity and stability in olefin metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (24), pp.8532-8539</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968734v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic deposit from respiration metabolic pathway of Escherichia coli</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Weidenhaupt</w:t>
+                <w:t xml:space="preserve">Accessing Realistic Models for the WO 3 –SiO 2 Industrial Catalyst through the Design of Organometallic Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Mallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.019⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ACS Catalysis, 6 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b01744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01067524v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anodic deposit from respiration metabolic pathway of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen Hoang Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Geiselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Weidenhaupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Supported Mononuclear Tungsten Oxo Species as Olefin Metathesis Pre-Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (11), pp.4232-4241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3360,521 +3464,521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation numérique du stockage d’énergie par adsorption de CO₂ comprimé : Modélisation des transferts de chaleur et de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de L’intelligence Numérique au Service de l’Atténuation des Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption Enhanced Compressed CO2 Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Advanced Materials Annuel Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">31P NMR applied to vanadium phosphate catalysts: crucial influence of 51V decoupling strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kouvatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Magnetic Resonance meeting (EUROMAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid state 31P NMR study of industrial vanadium phosphate catalysts: 51V decoupling and 31P 2D-PASS CSA amplification measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kouvatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement d’Etude de Résonance Magnétique (GERM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3884,1760 +3988,1760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un nouveau procédé de stockage de l'énergie par compression de CO2 intensifié par adsorption modulée par pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Hydrogen to CO₂: Applying Adsorption-Based Gas Storage Technologies to Enhance Compressed Gas Energy Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Green Hydrogen (ICGH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International University of Rabat, Morocco, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Adsorption Technologies for CO2 Gas Storage in Compressed Gas Energy Storage Systems: A Comparative Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Chemical Engineering Conference (CSChE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chemical Institute of Canada, Oct 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct experimental evidence of the influence of clay textural properties on CH4 and CO2 adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomo Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFA 2020 : 9èmes Journées de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des hétérogénéités de surfaces d’argiles à partir d’isothermes d’absorption d’Ar : détermination probabiliste de paramètres énergétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZING conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">1st French-Portuguese NMR GERM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309346v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTER 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">ZING conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309317v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing the structure of well-defined grafted catalysts with experimental and first principles 17O Solid State NMR methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-Portuguese NMR GERM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">SMARTER 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309343v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural studies of industrial VOPO4 catalysts combining XRD, solid state NMR and NMR parameter calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">31P and 51V NMR studies of VOPO4 catalysts: vanadium decoupling, CSA amplification and NMR parameter calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kouvatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMARTER 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bayreuth, Germany</w:t>
+              <w:t xml:space="preserve">Groupement d’Etude de Résonance Magnétique (GERM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875487v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">31P and 51V NMR studies of VOPO4 catalysts: vanadium decoupling, CSA amplification and NMR parameter calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Structural studies of industrial VOPO4 catalysts combining XRD, solid state NMR and NMR parameter calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kouvatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Pollès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Roiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d’Etude de Résonance Magnétique (GERM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">SMARTER 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bayreuth, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875516v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR Studies of oxo-based Olefin Metathesis Catalysts: a Critical Assessment of Signal Enhancement Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Réseau RMN Grand Bassin Parisien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupement d’Études de Résonance Magnétique (GERM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Chimique de France (SCF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309314v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Chimique de France (SCF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupement d’Études de Résonance Magnétique (GERM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309310v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5784,51 +5888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Yaghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2026.104775" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Azrak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113749" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grolleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00739e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I Grekov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29246019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Kumar N" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Alappat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00939" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590674v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Tahriri Rozaini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29092069" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102940" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Paz Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Khozina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c00372" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106806" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660896v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaliesah Kamal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Mohd Shariff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111246" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhaina Ismail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122741" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105372" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109743" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.07.076" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vancompernolle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CS00682A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Hoang Phuong Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Geiselmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62QNL89J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kouvatas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Fur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875541v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875516v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Madjeda Mecelti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Yaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2026.104775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Azrak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113749" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grolleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00739e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I Grekov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29246019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Kumar N" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Alappat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Tahriri Rozaini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29092069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Paz Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Khozina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c00372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090487" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106806" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102940" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaliesah Kamal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Mohd Shariff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111246" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhaina Ismail" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109743" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.07.076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vancompernolle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CS00682A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Hoang Phuong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Geiselmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62QNL89J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kouvatas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Fur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875541v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>