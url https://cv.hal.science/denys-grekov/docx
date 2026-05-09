--- v1 (2026-04-04)
+++ v2 (2026-05-09)
@@ -171,50 +171,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 31 (2), pp.339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules31020339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -706,304 +710,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Analysis of Clay Microporosity Using High-Resolution N2-Ar Adsorption Isotherms Coupled with the Derivative Isotherm Summation Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical approach to describe the properties of nanoporous carbons from lignin by chemical activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys I Grekov</w:t>
+                <w:t xml:space="preserve">Sasi Kumar N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Truche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pré</w:t>
+                <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (24), pp.6019. </w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.e00939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29246019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985274v1</w:t>
+                <w:t xml:space="preserve">hal-04754809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical approach to describe the properties of nanoporous carbons from lignin by chemical activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced Analysis of Clay Microporosity Using High-Resolution N2-Ar Adsorption Isotherms Coupled with the Derivative Isotherm Summation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar El Azrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasi Kumar N</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denys Grekov</w:t>
+                <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40, pp.e00939. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (24), pp.6019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29246019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754809v1</w:t>
+                <w:t xml:space="preserve">hal-04985274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Hydrophilic HKUST−1/Polymer Extrudates for the PSA Separation of CO2/CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhamad Tahriri Rozaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,486 +1061,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Nanoporous Carbon Structures on High-Pressure Adsorption Separation of Light Hydrocarbons</w:t>
+                <w:t xml:space="preserve">Dynamics of Hydrogen Storage through Adsorption: Process Simulation and Energy Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya E Men’shchikov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Luis Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c00372⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr11102940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811645v1</w:t>
+                <w:t xml:space="preserve">hal-04594400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping of HKUST-1 via Extrusion for the Separation of CO2/CH4 in Biogas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Pré</w:t>
+                <w:t xml:space="preserve">Adsorption of methane and carbon dioxide by water-saturated clay minerals and clay rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (9), pp.487. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.106806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/separations10090487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2022.106806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595380v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of methane and carbon dioxide by water-saturated clay minerals and clay rocks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Nanoporous Carbon Structures on High-Pressure Adsorption Separation of Light Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+                <w:t xml:space="preserve">Ilya E Men’shchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Grambow</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis F Paz Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V Khozina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2022.106806⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (10), pp.7539-7554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.3c00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936104v1</w:t>
+                <w:t xml:space="preserve">hal-04811645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Hydrogen Storage through Adsorption: Process Simulation and Energy Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Shaping of HKUST-1 via Extrusion for the Separation of CO2/CH4 in Biogas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamad Tahriri Rozaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (10), pp.2940. </w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr11102940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/separations10090487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594400v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of 17 O NMR for understanding molecular and silica-grafted tungsten oxo siloxide complexes</w:t>
               </w:r>
@@ -1708,51 +1712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (21), pp.11499-11507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1910,131 +1914,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of manometry method for measurement of gas adsorption equilibria and characterization of clay texture with Derivative Isotherm Summation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave mode of heating in the preparation of porous carbon materials for adsorption and energy storage applications – An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasi Kumar N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernd Grambow</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babu Alappat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 184, pp.105372. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.109743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.109743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02413260v1</w:t>
+                <w:t xml:space="preserve">hal-02524924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Washing Processes in Solvothermal Synthesis of Nickel-Based MOF-74</w:t>
               </w:r>
@@ -2059,51 +2076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Azmi Bustam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marhaina Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys I Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azmi Mohd Shariff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2148,343 +2165,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH4 and CO2 in a smectite clay interlayer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">On the use of manometry method for measurement of gas adsorption equilibria and characterization of clay texture with Derivative Isotherm Summation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (29), pp.16727-16733. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.105372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP02135K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2019.105372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911973v1</w:t>
+                <w:t xml:space="preserve">in2p3-02413260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave mode of heating in the preparation of porous carbon materials for adsorption and energy storage applications – An overview</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Babu Alappat</w:t>
+                <w:t xml:space="preserve">Thermodynamic data of adsorption reveal the entry of CH4 and CO2 in a smectite clay interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys I. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomo Suzuki-Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey G. Kalinichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.109743. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (29), pp.16727-16733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.109743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02135K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524924v1</w:t>
+                <w:t xml:space="preserve">hal-02911973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smectite fraction assessment in complex natural clay rocks from interlayer water content determined by thermogravimetric and thermoporometry analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles F Montavon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Gilles Montavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.Coll.Interface Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 555, pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3169,298 +3173,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic deposit from respiration metabolic pathway of Escherichia coli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Well-Defined Supported Mononuclear Tungsten Oxo Species as Olefin Metathesis Pre-Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uyen Hoang Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Geiselmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Weidenhaupt</w:t>
+                <w:t xml:space="preserve">Kai Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (11), pp.4232-4241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01067524v1</w:t>
+                <w:t xml:space="preserve">hal-01969421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Defined Supported Mononuclear Tungsten Oxo Species as Olefin Metathesis Pre-Catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Garron</w:t>
+                <w:t xml:space="preserve">Anodic deposit from respiration metabolic pathway of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen Hoang Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kai Szeto</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Geiselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Weidenhaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969421v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3996,51 +4000,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un nouveau procédé de stockage de l'énergie par compression de CO2 intensifié par adsorption modulée par pression</w:t>
+                <w:t xml:space="preserve">From Hydrogen to CO₂: Applying Adsorption-Based Gas Storage Technologies to Enhance Compressed Gas Energy Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
@@ -4071,97 +4075,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">International Conference on Green Hydrogen (ICGH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International University of Rabat, Morocco, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104258v1</w:t>
+                <w:t xml:space="preserve">hal-05104246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Hydrogen to CO₂: Applying Adsorption-Based Gas Storage Technologies to Enhance Compressed Gas Energy Storage Systems</w:t>
+                <w:t xml:space="preserve">Développement d'un nouveau procédé de stockage de l'énergie par compression de CO2 intensifié par adsorption modulée par pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Ghawche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Grekov</w:t>
@@ -4192,73 +4196,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Green Hydrogen (ICGH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International University of Rabat, Morocco, Dec 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">19ème Congrès Français de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104246v1</w:t>
+                <w:t xml:space="preserve">hal-05104258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Adsorption Technologies for CO2 Gas Storage in Compressed Gas Energy Storage Systems: A Comparative Investigation</w:t>
               </w:r>
@@ -4417,51 +4421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomo Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFA 2020 : 9èmes Journées de l'Association Française de l'Adsorption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4525,51 +4529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Pre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Grambow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4588,208 +4592,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
+                <w:t xml:space="preserve">17O MAS NMR Studies of oxo-based Olefin Metathesis Catalysts: a Critical Assessment of Signal Enhancement Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-Portuguese NMR GERM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence du Réseau RMN Grand Bassin Parisien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309343v1</w:t>
+                <w:t xml:space="preserve">hal-02309320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Chung Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,73 +4812,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZING conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessing the structure of well-defined grafted catalysts with experimental and first principles 17O Solid State NMR methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4883,101 +4887,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4995,77 +4999,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMARTER 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bayreuth, Germany</w:t>
@@ -5088,152 +5092,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">31P and 51V NMR studies of VOPO4 catalysts: vanadium decoupling, CSA amplification and NMR parameter calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Le Fur</w:t>
+                <w:t xml:space="preserve">Advanced Solid-State NMR as a Key Tool for the Deeper Understanding of Heterogeneous Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Chung Szeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Bouhoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupement d’Etude de Résonance Magnétique (GERM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">1st French-Portuguese NMR GERM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875516v1</w:t>
+                <w:t xml:space="preserve">hal-02309343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural studies of industrial VOPO4 catalysts combining XRD, solid state NMR and NMR parameter calculations</w:t>
               </w:r>
@@ -5338,152 +5342,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17O MAS NMR Studies of oxo-based Olefin Metathesis Catalysts: a Critical Assessment of Signal Enhancement Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Taoufik</w:t>
+                <w:t xml:space="preserve">31P and 51V NMR studies of VOPO4 catalysts: vanadium decoupling, CSA amplification and NMR parameter calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Kouvatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Pollès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Fur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Réseau RMN Grand Bassin Parisien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Groupement d’Etude de Résonance Magnétique (GERM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309320v1</w:t>
+                <w:t xml:space="preserve">hal-02875516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
@@ -5521,94 +5525,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Chimique de France (SCF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès du Groupement d’Études de Résonance Magnétique (GERM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309310v1</w:t>
+                <w:t xml:space="preserve">hal-02309314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">17O MAS NMR as a tool for understanding the molecular structure of supported catalysts</w:t>
               </w:r>
@@ -5646,94 +5650,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Bouhoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Groupement d’Études de Résonance Magnétique (GERM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Sète, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Chimique de France (SCF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309314v1</w:t>
+                <w:t xml:space="preserve">hal-02309310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5888,51 +5892,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Madjeda Mecelti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Yaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2026.104775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Azrak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113749" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grolleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00739e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I Grekov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29246019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Kumar N" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Alappat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Tahriri Rozaini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29092069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811645v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Paz Lopez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Khozina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c00372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090487" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106806" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594400v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102940" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaliesah Kamal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Mohd Shariff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111246" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413260v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105372" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhaina Ismail" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524924v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109743" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F Montavon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.07.076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vancompernolle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CS00682A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Hoang Phuong Nguyen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Geiselmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62QNL89J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kouvatas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Fur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875541v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Madjeda Mecelti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020339" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Yaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2026.104775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ghawche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacroix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poncet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pr&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119732" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar El Azrak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113749" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770025v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte David" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grolleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydar Rakhmatullin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cy00739e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04754809v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasi Kumar N" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Alappat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00939" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I Grekov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29246019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamad Tahriri Rozaini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Azmi Bustam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29092069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11102940" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Grambow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2022.106806" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Men&#8217;shchikov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F Paz Lopez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Khozina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c00372" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090487" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouhoute" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grekov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szeto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3DT01593A" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys I. Grekov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G. Kalinichev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki-Muresan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaliesah Kamal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azmi Mohd Shariff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111246" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524924v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109743" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881409v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marhaina Ismail" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13122741" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02413260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105372" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02135K" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340286v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montavon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.07.076" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108259v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vancompernolle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taoufik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CS00682A" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968826v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Mallmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.6b00220" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04667C" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968728v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bouhoute" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b01744" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Hoang Phuong Nguyen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Geiselmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stambouli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Weidenhaupt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.03.019" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62QNL89J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104252v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875537v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kouvatas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Poll&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roiland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bataille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Fur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875541v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo Suzuki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309320v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Chung Szeto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309317v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309343v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875487v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875516v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309314v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gauvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02309310v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>