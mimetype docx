--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -209,1214 +209,1214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une politique familiale à petits pas Normalisation de la garde partagée au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Gaborean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2018.3303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une égalité à géographie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 798, pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porter la voix des femmes dans les politiques territoriales locales : regards croisés Gatineau-Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Genre et politiques urbaines, 91 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01393722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système scolaire et économie solidaire chez les Nasas de Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Calero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue canadienne de recherche sur les OSBL et l’économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 8 (no. 1 printemps), pp.40-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GUARDA COMPARTILHADA E SIMETRIA NOS PAPÉIS DE GÊNERO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Observatório</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Memória, Gênero e Comunicação: Fronteiras da memória, subjetividade, gênero, comunicação e cinema em Europa e América Maio-Agosto 2016, 2 (3), pp.182-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20873/uft.2447-4266.2016v2n3p182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bricolage de rigueur : stratégies de mise à l’agenda local des politiques d’égalité femmes- hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (1), pp.46-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luttes féministes en Haïti : aléas d’une conjoncture mouvante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Rencontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Centre de recherche et de formation économique et sociale pour le développement—CRESFED, nos 32-33, pp.156-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïti : l’imaginaire néo-colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux Cahiers du socialisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.95-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles normativités socio-légales de la famille: la garde partagée au Québec, en France, et en Belgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Une politique familiale à petits pas Normalisation de la garde partagée au Québec</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florina Gaborean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Women and the Law / Revue Femmes et Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.22-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Anpil fanm tombe, nap kontinye vanse » : luttes féministes en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Possibles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.209-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mésaventure ou mauvaises habitudes? La disparition des femmes dans les discours locaux sur l'économie sociale au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/caf.2018.3303⟩</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1-2), pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1033279ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Louargant</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528677v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mais je voulais que ça cesse! » : récits de mères sur la garde partagée et la violence post-séparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.44-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528665v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclatement des modèles, pluralité des formes et transformation de l’engagement familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (2), pp.21-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Betty Calero</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance régionale, innovation et mouvements sociaux dans le Québec contemporain : état de la situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 8 (no. 1 printemps), pp.40-51</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quebec Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.111-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...188 lines deleted...]
-                <w:t xml:space="preserve">Sophie Louargant</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles, science et normes juridiques : nouvelles régulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...143 lines deleted...]
-                <w:t xml:space="preserve">Denyse Côté</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...391 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles Pratiques Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (1), pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2783,372 +2783,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au Brésil: guérir l’aliénation parentale en contraignant à la garde partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum L’aliénation parentale : une menace pour les femmes et les féministes?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alternatives économiques et féminismes au Québec avant le 3e millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La grande transition : Panel Dialogue intergénérationnel féministe sur l’économie sociale et les alternatives économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Garde partagée et violence post-séparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire francophone des violences faites aux femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement féministe et construction démocratique en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Conférence internationale de recherche féministe dans la Francophonie, Espaces et enjeux des savoirs féministes : réalités, luttes, utopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared Physical Custody : A Feminist analysis of Regime Change in Family Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX ISA World Congress of Sociology : Pouvoir, violence et justice : réflexions, réponses et responsabilités. RC02 Economy and Society (host committee) et RC32 Women in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01843747v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01843755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et construction démocratique de territoires restreints au Québec : trajectoires sinueuses</w:t>
               </w:r>
@@ -3829,195 +3829,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luttes féministes contemporaines en Haïti : contre le néocolonialisme, l’ONGisation et la déresponsabilisation de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyse Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st Century Feminisms: Women’s Movements Across Latin America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">McGill-Queen’s University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9780228008118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’envers de la médaille : le défi de l’inclusivité au sein des groupes communautaires urbains au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Côté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Gilbert; Guy Chiasson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville inclusive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de l'Université d'Ottawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782760337725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237867v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02894307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gobernanza territorial, igualdad de género y movimiento feminista en Québec</w:t>
               </w:r>
@@ -5117,51 +5117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La garde partagée à quel prix?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyse Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florina Gaborean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5423,51 +5423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange van Kemenade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178398v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Gaborean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3303" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SM2NS9CS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Calero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20873/uft.2447-4266.2016v2n3p182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528677v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Simard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033279ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528665v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237894v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;vesque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19187033.2012.11675003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremblay-Fournier Camille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fortier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Guberman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Thivierge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Fortin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paul Maurice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843747v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lamour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darline" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/meilleur-interet-enfant-victime-violence-conjugale-4084.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uottawa.ca/fr/9782760337718/la-ville-inclusive/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mqup.ca/twenty-first-century-feminismos-products-9780228008118.php" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Human-Dignity-and-Managerial-Responsibility-Diversity-Rights-and-Sustainability/Gomez-Crowther/p/book/9781409423119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/femmes-economie-et-developpement--9782749212982-page-289.htm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uottawa.ca/femmes-et-politiques.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilh&#232;me P&#233;rodeau," TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237887v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Paule Maurice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178411v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange van Kemenade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178398v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florina Gaborean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393722v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10042" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SM2NS9CS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Calero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20873/uft.2447-4266.2016v2n3p182" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578761v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528851v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528677v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Simard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033279ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528665v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L&#233;vesque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19187033.2012.11675003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tremblay-Fournier Camille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527853v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529498v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fortier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Guberman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gagnon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gilbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Thivierge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529505v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237881v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Fortin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paul Maurice" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843750v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542547v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lamour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Darline" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/meilleur-interet-enfant-victime-violence-conjugale-4084.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894307v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mqup.ca/twenty-first-century-feminismos-products-9780228008118.php" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uottawa.ca/fr/9782760337718/la-ville-inclusive/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Human-Dignity-and-Managerial-Responsibility-Diversity-Rights-and-Sustainability/Gomez-Crowther/p/book/9781409423119" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/femmes-economie-et-developpement--9782749212982-page-289.htm" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uottawa.ca/femmes-et-politiques.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilh&#232;me P&#233;rodeau," TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237887v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03237884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843740v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578764v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Paule Maurice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>