--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1277,390 +1277,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring CAPT Technology With L2 French Learners: Possibilities and Learners’ Perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(M)other Tongue: Students react to video translations of self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyze Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ana Bumber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Comfort Oso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Innovations for Researching and Teaching Pronunciation, Listening, and Speaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31274/psllt.18436⟩</w:t>
+              <w:t xml:space="preserve">EuroCALL 2025. Advancing CALL: New research agendas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore, Aug 2025, Milan (Italie), Italy. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/eurocall2025.2025.21277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297808v1</w:t>
+                <w:t xml:space="preserve">hal-05474371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues enseignement-recherche au service de l'apprentissage des étudiants : Le cas de l'outil TIPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+                <w:t xml:space="preserve">Exploring CAPT Technology With L2 French Learners: Possibilities and Learners’ Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opeyemi Comfort Oso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technology Innovations for Researching and Teaching Pronunciation, Listening, and Speaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iowa State University, Sep 2024, Ames, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31274/psllt.18436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003851v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(M)other Tongue: Students react to video translations of self</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogues enseignement-recherche au service de l'apprentissage des étudiants : Le cas de l'outil TIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresi Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Alaez-Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2025. Advancing CALL: New research agendas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474371v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordances of HeyGEN to Influence the Ideal L2 Self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Oso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,51 +1711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générer un soi idéal en L2 : les affordances de HeyGen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Oso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2460,191 +2460,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04834904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attachment Theory and Applied Linguistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Dankar</w:t>
+                <w:t xml:space="preserve">Last Words: Naming, Framing and Challenging the Field of Informal Language Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denyze Toffoli</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Sockett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outils et Nouvelles Explorations en Linguistique Appliquée (ONELA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (AFLA), Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">American Association of Applied Linguistics Virtual Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of British Columbia, Mar 2021, Vancouver, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834764v1</w:t>
+                <w:t xml:space="preserve">halshs-04834837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Words: Naming, Framing and Challenging the Field of Informal Language Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attachment Theory and Applied Linguistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Dankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Sockett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Applied Linguistics Virtual Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of British Columbia, Mar 2021, Vancouver, BC, Canada</w:t>
+              <w:t xml:space="preserve">Outils et Nouvelles Explorations en Linguistique Appliquée (ONELA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (AFLA), Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04834837v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference Phenomenon in Translating Texts from Arabic into English (and in Writing Directly in English) among EFL Students in Algeria</w:t>
               </w:r>
@@ -5294,51 +5294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(M)other Tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Oso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5841,51 +5841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6295E76C"/>
+    <w:nsid w:val="C331889A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6072,51 +6072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denyze-toffoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0879-8761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058461973" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dressman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Seong Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Kusyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Arndt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schwarz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2024.103541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Speranza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2015-0002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sockett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4450" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344012000031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Comfort Oso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.18436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05003851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Alaez-Galan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bumber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2025.2025.21277" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Oso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juseong Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Dankar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tahir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Acker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37876-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibisrouge.fr/fr/livres/le-plaisir-de-communiquer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119472384.ch31" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23491-5_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Olmo-Cazevieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779544v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02332619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Tighilet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12431" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denyze-toffoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0879-8761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058461973" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dressman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Seong Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Kusyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Arndt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schwarz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2024.103541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Speranza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2015-0002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sockett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4450" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344012000031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bumber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Comfort Oso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2025.2025.21277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.18436" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05003851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Alaez-Galan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Oso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juseong Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Dankar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tahir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Acker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37876-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibisrouge.fr/fr/livres/le-plaisir-de-communiquer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119472384.ch31" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23491-5_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Olmo-Cazevieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779544v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02332619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Tighilet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12431" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>