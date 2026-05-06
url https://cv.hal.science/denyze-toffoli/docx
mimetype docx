--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1277,390 +1277,390 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(M)other Tongue: Students react to video translations of self</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring CAPT Technology With L2 French Learners: Possibilities and Learners’ Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opeyemi Comfort Oso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Opeyemi Comfort Oso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2025. Advancing CALL: New research agendas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/eurocall2025.2025.21277⟩</w:t>
+              <w:t xml:space="preserve">Technology Innovations for Researching and Teaching Pronunciation, Listening, and Speaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iowa State University, Sep 2024, Ames, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31274/psllt.18436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474371v1</w:t>
+                <w:t xml:space="preserve">hal-05297808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring CAPT Technology With L2 French Learners: Possibilities and Learners’ Perceptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Opeyemi Comfort Oso</w:t>
+                <w:t xml:space="preserve">Dialogues enseignement-recherche au service de l'apprentissage des étudiants : Le cas de l'outil TIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresi Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Alaez-Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Innovations for Researching and Teaching Pronunciation, Listening, and Speaking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297808v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues enseignement-recherche au service de l'apprentissage des étudiants : Le cas de l'outil TIPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+                <w:t xml:space="preserve">(M)other Tongue: Students react to video translations of self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Catteau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Bumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opeyemi Comfort Oso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroCALL 2025. Advancing CALL: New research agendas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore, Aug 2025, Milan (Italie), Italy. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/eurocall2025.2025.21277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003851v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordances of HeyGEN to Influence the Ideal L2 Self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Oso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1711,51 +1711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générer un soi idéal en L2 : les affordances de HeyGen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Oso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4473,209 +4473,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">17 Conclusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">13 Learner profiles and ISLL trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryl Kusyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Learning and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 66, De Gruyter, pp.409-424, 2023, 9783110752342. </w:t>
+              <w:t xml:space="preserve">, 66, De Gruyter; De Gruyter, pp.291-324, 2023, Studies on Language Acquisition, 9783110752342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110752441-017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110752441-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04180965v1</w:t>
+                <w:t xml:space="preserve">halshs-04180946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 Learner profiles and ISLL trajectories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">17 Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Sockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Kusyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Learning and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 66, De Gruyter; De Gruyter, pp.291-324, 2023, Studies on Language Acquisition, 9783110752342. </w:t>
+              <w:t xml:space="preserve">, 66, De Gruyter, pp.409-424, 2023, 9783110752342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110752441-013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110752441-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04180946v1</w:t>
+                <w:t xml:space="preserve">halshs-04180965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1. Introduction to Language Learning and Leisure</w:t>
               </w:r>
@@ -5294,51 +5294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(M)other Tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Oso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5841,51 +5841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C331889A"/>
+    <w:nsid w:val="DC196236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6072,51 +6072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denyze-toffoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0879-8761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058461973" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dressman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Seong Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Kusyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Arndt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schwarz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2024.103541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Speranza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2015-0002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sockett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4450" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344012000031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bumber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Comfort Oso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2025.2025.21277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.18436" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05003851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Alaez-Galan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Oso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juseong Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Dankar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tahir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Acker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37876-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibisrouge.fr/fr/livres/le-plaisir-de-communiquer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180965v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180946v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119472384.ch31" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23491-5_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Olmo-Cazevieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779544v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02332619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Tighilet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12431" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denyze-toffoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0879-8761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058461973" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dressman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Seong Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Kusyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Arndt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schwarz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2024.103541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Speranza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2015-0002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sockett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4450" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344012000031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Comfort Oso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.18436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05003851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Alaez-Galan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bumber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2025.2025.21277" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Oso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juseong Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Dankar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tahir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Acker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37876-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibisrouge.fr/fr/livres/le-plaisir-de-communiquer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119472384.ch31" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23491-5_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Olmo-Cazevieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779544v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02332619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Tighilet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12431" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>