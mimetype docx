--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1277,537 +1277,537 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring CAPT Technology With L2 French Learners: Possibilities and Learners’ Perceptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(M)other Tongue: Students react to video translations of self</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denyze Toffoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ana Bumber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Comfort Oso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology Innovations for Researching and Teaching Pronunciation, Listening, and Speaking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31274/psllt.18436⟩</w:t>
+              <w:t xml:space="preserve">EuroCALL 2025. Advancing CALL: New research agendas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Cattolica del Sacro Cuore, Aug 2025, Milan (Italie), Italy. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/eurocall2025.2025.21277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297808v1</w:t>
+                <w:t xml:space="preserve">hal-05474371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogues enseignement-recherche au service de l'apprentissage des étudiants : Le cas de l'outil TIPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+                <w:t xml:space="preserve">Exploring CAPT Technology With L2 French Learners: Possibilities and Learners’ Perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opeyemi Comfort Oso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technology Innovations for Researching and Teaching Pronunciation, Listening, and Speaking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iowa State University, Sep 2024, Ames, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31274/psllt.18436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003851v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(M)other Tongue: Students react to video translations of self</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogues enseignement-recherche au service de l'apprentissage des étudiants : Le cas de l'outil TIPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresi Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Alaez-Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL 2025. Advancing CALL: New research agendas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474371v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordances of HeyGEN to Influence the Ideal L2 Self</w:t>
+                <w:t xml:space="preserve">Générer un soi idéal en L2 : les affordances de HeyGen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Oso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALL for Humanity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurocall 2024, Aug 2024, Trnava, France</w:t>
+              <w:t xml:space="preserve">Sorties du cadre dans l'apprentissage et l'enseignement des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ranacles, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052065v1</w:t>
+                <w:t xml:space="preserve">hal-05052077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générer un soi idéal en L2 : les affordances de HeyGen</w:t>
+                <w:t xml:space="preserve">Affordances of HeyGEN to Influence the Ideal L2 Self</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Oso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sorties du cadre dans l'apprentissage et l'enseignement des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ranacles, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">CALL for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurocall 2024, Aug 2024, Trnava, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052077v1</w:t>
+                <w:t xml:space="preserve">hal-05052065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring CAPT technology with L2 French learners: affordances and students’ perceptions</w:t>
               </w:r>
@@ -2033,165 +2033,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation de la Table Ronde des jeunes chercheurs « Enseigner les langues de spécialité dans l’enseignement supérieur »</w:t>
+                <w:t xml:space="preserve">L’apprentissage informel au défi de l’intégration institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Rencontre Internationale du GÉRES (Groupe d'Étude et de Recherche en Espagnol de Spécialité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lairdil, Université Toulouse 3 - Paul Sabatier, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les Dinactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Nouvelle, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834882v1</w:t>
+                <w:t xml:space="preserve">halshs-04834916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apprentissage informel au défi de l’intégration institutionnelle</w:t>
+                <w:t xml:space="preserve">Animation de la Table Ronde des jeunes chercheurs « Enseigner les langues de spécialité dans l’enseignement supérieur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dinactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Nouvelle, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XIXe Rencontre Internationale du GÉRES (Groupe d'Étude et de Recherche en Espagnol de Spécialité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lairdil, Université Toulouse 3 - Paul Sabatier, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04834916v1</w:t>
+                <w:t xml:space="preserve">hal-04834882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le positionnement de l’étudiant primo-entrant en IUT vis-à-vis de l’apprentissage de l’anglais ‘tout au long de la vie’</w:t>
               </w:r>
@@ -5294,51 +5294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(M)other Tongue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denyze Toffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bumber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opeyemi Oso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5841,51 +5841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC196236"/>
+    <w:nsid w:val="A116A1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6072,51 +6072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denyze-toffoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0879-8761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058461973" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dressman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Seong Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Kusyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Arndt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schwarz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2024.103541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Speranza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2015-0002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sockett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4450" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344012000031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Comfort Oso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.18436" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05003851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Alaez-Galan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bumber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2025.2025.21277" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Oso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juseong Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Dankar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tahir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Acker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37876-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibisrouge.fr/fr/livres/le-plaisir-de-communiquer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119472384.ch31" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23491-5_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Olmo-Cazevieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779544v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02332619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Tighilet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12431" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/denyze-toffoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0879-8761" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058461973" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962659v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dressman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyze Toffoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Seong Lee" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmal.2025.100190" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Kusyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Arndt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Schwarz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Seto Yibokou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.system.2024.103541" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.6771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332608v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vaxelaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6369" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512310v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Speranza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5505" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227576v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2015-0002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sockett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227563v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.4450" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344012000031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bumber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Comfort Oso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall2025.2025.21277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31274/psllt.18436" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05003851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loup" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresi Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Alaez-Galan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Oso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05052065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juseong Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834882v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Dankar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tahir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834978v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834999v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180996v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gettliffe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Candas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Acker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bailly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180973v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37876-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Carton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276107v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276150v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibisrouge.fr/fr/livres/le-plaisir-de-communiquer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180946v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04601436v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110752441-001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119472384.ch31" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23491-5_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Tyne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Olmo-Cazevieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230603v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779544v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01227590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02332619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04180981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiha Tighilet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12431" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>