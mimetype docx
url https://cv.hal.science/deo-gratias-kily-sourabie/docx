--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -483,216 +483,319 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04228293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentations et modélisation opérationnelle des dépôts secs et humides du chlore 36 sous forme gazeuse et particulaire sur une prairie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deo-Gratias Sourabie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'environnement. Aix Marseille Univ., CEREGE, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023AIXM0646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04815786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retardateurs de flamme organohalogénés. Persistance et émergence en zone littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Godere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sourabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix ans de recherches de l'Observatoire Hommes-Milieux Littoral méditerranéen sur le Littoral marseillais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OHM Littoral méditerranéen; ESPACE UMR 7300, Jun 2023, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the atmospheric chlorine 36 dry deposition on grass using micrometeorology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déo-Gratias Sourabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -700,249 +803,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Lourino Cabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04145632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the scavenging coefficients of gaseous and particulate chlorine 36 by rain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deo Gratias Kily Sourabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vitorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lourino Cabana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICRER, Sep 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03875447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry deposition velocity of chlorine 36 on grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deo Gratias Kily Sourabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -977,179 +1080,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22, EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03948816v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04815786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1304,51 +1304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo-Gratias Sourabie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04228293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lourino-Cabana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zamane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sourabie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;o-Gratias Sourabie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lourino Cabana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03875447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo Gratias Kily Sourabie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benedetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino Cabana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-666" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04815786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo-Gratias Sourabie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hebert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107579" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vitorge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2024.107470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04228293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lourino-Cabana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107264" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/tel-04815786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0646" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zamane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sourabie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04145632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;o-Gratias Sourabie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Lourino Cabana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03875447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deo Gratias Kily Sourabie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benedetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vitorge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lourino Cabana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03948816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>