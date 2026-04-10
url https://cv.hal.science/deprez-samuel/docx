--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel DEPREZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme-UMR IDEES 6266 CNRS-Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES 6266 CNRS - Equipe Le HavreUFR des Lettres et Sciences HumainesUniversité Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, rue Philippe Lebon - BP112376063 Le Havre Cedex02.35.21.72.10 / 06.21.84.95.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Institut d'Urbanisme de Normandie (IUN)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.institut-urbanisme-normandie.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-président de la commission Commerce, consommation, terrritoires du Comité National Français de Géographie</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnfg.fr/commissions/commerce-consommation-territoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du master Urbanisme & Aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du parcours URBANITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URBAnisme durable, Numérique, Ingénierie, Transports, Environnement</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.master-urbanite.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR IDEES 6266 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Fiche personnelle : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://umr-idees.cnrs.fr/?deprez-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasing the architectural and built identity of the Marais Vernier : a chronicle of the suburban dream as an expression of consumer society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-commerce : quand le numérique réécrit le rapport à la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 1580 (1), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1580.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approvisionnement alimentaire des ménages : de nouvelles hybridations portées par le numérique, des pratiques d’achats et de consommation redéfinies par le commerce connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.13710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des zones commerciales en France face aux nouveaux horizons de l’urbain et aux trajectoires naissantes de consommation : Une lecture prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drives : une proximité renforcée ou réinventée ? Quand la distribution alimentaire connectée réécrit les territoires d’approvisionnement des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109-110 (3), pp.102. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.109.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vente à distance au cross canal : quand la technique renouvelle le regard des géographes du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Un demi-siècle de recherches en géographie du commerce, 66, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et territoires. Une relation en construction aux perspectives encore floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CONSTITUTION D'UNE BASE DE DONNÉES DE RÉFÉRENCE SUR LA GÉOGRAPHIE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DU COMMERCE DE DÉTAIL : OUTILS ET MÉTHODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’affirmation d’une distribution alimentaire connectée. Nouvelles pratiques d’achats, nouveaux enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30-1/2, pp.81-118. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat auto-construit aux limites de la ville : des classes populaires havraises en quête d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 156-157 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.156.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat auto-construit aux limites de la ville : des classes populaires havraises en quête d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°156-157 (1), pp.85 - 107. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.156.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plan local de déplacement (PLD) pour l'université du Havre – Eléments méthodologiques et mise en œuvre pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 199, pp. 48 à 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’effacement de l’identité architecturale et bâtie du Marais-Vernier : une chronique du rêve pavillonnaire comme expression de la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’architecture vernaculaire, un appui au développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Architecture de Rabat, Oct 2024, Rabat (MOROCCO), France. pp.19-25, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer avec l’incertitude. Un chemin pour penser le commerce dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Internationales d’Urbanisme (RIU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), Université de Lausanne, Jun 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du difficile dépassement de la multifonctionnalité pour « faire territoire » autour d’une identité nouvelle. La gare et son « quartier » dans le projet de Plan Campus havrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La régénération récente des gares et quartiers de gare : état des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université, UMR ESO, Oct 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit commerce de détail face à ses consommations. Constats, enjeux et perspectives. Regard sur un enjeu majeur dans la fabrique de la ville frugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Géographie Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Géographie Francophone (AIGF), Institut National d'Aménagement et d'Urbanisme (INAU), Jun 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation au(x) changement(s) comme cadre de réflexion pour (re)penser la relation Commerce-Consommation-Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les transitions de la distribution alimentaire : formes, localisations et acteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie - Liège Université, Nov 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteen holes in Eighteen square feet: The “Screen golf cafés”: a successful example of the creative economy in South Korea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoo Miae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes, Challenges, Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Géographical Union, Aug 2014, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus Drives des Champs, Les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la commission “Géographie du Commerce” du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance : rôle et place des TIC dans l’habitat non ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme @ distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, Nov 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations stratégiques pour la GIZC (Gestion intégrée des zones côtières) en baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'estuaire / Séminaire GIZC n° 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle de recherches en géographie du commerce - Volume 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique urbaine, miroir des évolutions du commerce de détail. Déterminants, enjeux, pratiques et perspectives - Introduction et conclusion du chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp239-243.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp 317-320</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et centre-ville entre risques et résilience : quelles trajectoires pour quels futurs possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEITZ-SPAHN.S, SIADOU-MARTIN.B, YILDIZ.H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l'état des lieux à la résilience, Presses Universitaires de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-60, 2019, 2814305204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus drives des champs : les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations commerciales et devenir de l’espace marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espace et Territoires, 9782753548992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance et mise à distance de la société. Le statut de la Technique dans l’Habitat Non Ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats non ordinaires et espaces-temps de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36512-057-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones commerciales périphériques : de l’eldorado économique au péril territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, géographie et aménagement - Bibliographie thématique en géographie du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer, manager et évaluer une stratégie de territoire en faveur des transports durables – Efficacité des projets et des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Leperchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze ans d’engagement numérique dans les Côtes d’Armor - Atlas du numérique territorial costarmoricain, Livrable 1 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2013, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat spontané aux marges de la ville. Le plateau nord de Dollemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES CIRTAI/Ville du Havre. 2011, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce sont les évolutions de la consommation qu’il faut interroger pour analyser la relation entre commerce et territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel DEPREZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme-UMR IDEES 6266 CNRS-Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES 6266 CNRS - Equipe Le HavreUFR des Lettres et Sciences HumainesUniversité Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, rue Philippe Lebon - BP112376063 Le Havre Cedex02.35.21.72.10 / 06.21.84.95.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Institut d'Urbanisme de Normandie (IUN)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.institut-urbanisme-normandie.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-président de la commission Commerce, consommation, terrritoires du Comité National Français de Géographie</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnfg.fr/commissions/commerce-consommation-territoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du master Urbanisme & Aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du parcours URBANITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URBAnisme durable, Numérique, Ingénierie, Transports, Environnement</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.master-urbanite.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR IDEES 6266 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Fiche personnelle : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://umr-idees.cnrs.fr/?deprez-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasing the architectural and built identity of the Marais Vernier : a chronicle of the suburban dream as an expression of consumer society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-commerce : quand le numérique réécrit le rapport à la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 1580 (1), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1580.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approvisionnement alimentaire des ménages : de nouvelles hybridations portées par le numérique, des pratiques d’achats et de consommation redéfinies par le commerce connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.13710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des zones commerciales en France face aux nouveaux horizons de l’urbain et aux trajectoires naissantes de consommation : Une lecture prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drives : une proximité renforcée ou réinventée ? Quand la distribution alimentaire connectée réécrit les territoires d’approvisionnement des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109-110 (3), pp.102. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.109.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’affirmation d’une distribution alimentaire connectée. Nouvelles pratiques d’achats, nouveaux enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30-1/2, pp.81-118. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CONSTITUTION D'UNE BASE DE DONNÉES DE RÉFÉRENCE SUR LA GÉOGRAPHIE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DU COMMERCE DE DÉTAIL : OUTILS ET MÉTHODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et territoires. Une relation en construction aux perspectives encore floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vente à distance au cross canal : quand la technique renouvelle le regard des géographes du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Un demi-siècle de recherches en géographie du commerce, 66, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat auto-construit aux limites de la ville : des classes populaires havraises en quête d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 156-157 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.156.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat auto-construit aux limites de la ville : des classes populaires havraises en quête d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°156-157 (1), pp.85 - 107. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.156.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plan local de déplacement (PLD) pour l'université du Havre – Eléments méthodologiques et mise en œuvre pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 199, pp. 48 à 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’effacement de l’identité architecturale et bâtie du Marais-Vernier : une chronique du rêve pavillonnaire comme expression de la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’architecture vernaculaire, un appui au développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Architecture de Rabat, Oct 2024, Rabat, Maroc. pp.19-25, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer avec l’incertitude. Un chemin pour penser le commerce dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Internationales d’Urbanisme (RIU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), Université de Lausanne, Jun 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du difficile dépassement de la multifonctionnalité pour « faire territoire » autour d’une identité nouvelle. La gare et son « quartier » dans le projet de Plan Campus havrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La régénération récente des gares et quartiers de gare : état des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université, UMR ESO, Oct 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation au(x) changement(s) comme cadre de réflexion pour (re)penser la relation Commerce-Consommation-Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les transitions de la distribution alimentaire : formes, localisations et acteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie - Liège Université, Nov 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit commerce de détail face à ses consommations. Constats, enjeux et perspectives. Regard sur un enjeu majeur dans la fabrique de la ville frugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Géographie Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Géographie Francophone (AIGF), Institut National d'Aménagement et d'Urbanisme (INAU), Jun 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus Drives des Champs, Les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la commission “Géographie du Commerce” du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteen holes in Eighteen square feet: The “Screen golf cafés”: a successful example of the creative economy in South Korea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoo Miae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes, Challenges, Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Géographical Union, Aug 2014, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance : rôle et place des TIC dans l’habitat non ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme @ distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, Nov 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations stratégiques pour la GIZC (Gestion intégrée des zones côtières) en baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'estuaire / Séminaire GIZC n° 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle de recherches en géographie du commerce - Volume 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp 317-320</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp239-243.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique urbaine, miroir des évolutions du commerce de détail. Déterminants, enjeux, pratiques et perspectives - Introduction et conclusion du chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et centre-ville entre risques et résilience : quelles trajectoires pour quels futurs possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEITZ-SPAHN.S, SIADOU-MARTIN.B, YILDIZ.H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l'état des lieux à la résilience, Presses Universitaires de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-60, 2019, 2814305204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus drives des champs : les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations commerciales et devenir de l’espace marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espace et Territoires, 9782753548992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance et mise à distance de la société. Le statut de la Technique dans l’Habitat Non Ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats non ordinaires et espaces-temps de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36512-057-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones commerciales périphériques : de l’eldorado économique au péril territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, géographie et aménagement - Bibliographie thématique en géographie du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer, manager et évaluer une stratégie de territoire en faveur des transports durables – Efficacité des projets et des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Leperchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze ans d’engagement numérique dans les Côtes d’Armor - Atlas du numérique territorial costarmoricain, Livrable 1 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2013, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat spontané aux marges de la ville. Le plateau nord de Dollemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES CIRTAI/Ville du Havre. 2011, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce sont les évolutions de la consommation qu’il faut interroger pour analyser la relation entre commerce et territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-urbanisme-normandie.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnfg.fr/commissions/commerce-consommation-territoire/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-urbanite.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr-idees.cnrs.fr/?deprez-samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04905844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13710" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lestrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302692v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Miae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300164v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leperchey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenormand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-urbanisme-normandie.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnfg.fr/commissions/commerce-consommation-territoire/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-urbanite.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr-idees.cnrs.fr/?deprez-samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04905844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13710" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lestrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Miae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leperchey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenormand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>