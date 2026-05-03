--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel DEPREZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme-UMR IDEES 6266 CNRS-Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES 6266 CNRS - Equipe Le HavreUFR des Lettres et Sciences HumainesUniversité Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, rue Philippe Lebon - BP112376063 Le Havre Cedex02.35.21.72.10 / 06.21.84.95.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Institut d'Urbanisme de Normandie (IUN)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.institut-urbanisme-normandie.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-président de la commission Commerce, consommation, terrritoires du Comité National Français de Géographie</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnfg.fr/commissions/commerce-consommation-territoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du master Urbanisme & Aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du parcours URBANITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URBAnisme durable, Numérique, Ingénierie, Transports, Environnement</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.master-urbanite.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR IDEES 6266 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Fiche personnelle : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://umr-idees.cnrs.fr/?deprez-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasing the architectural and built identity of the Marais Vernier : a chronicle of the suburban dream as an expression of consumer society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-commerce : quand le numérique réécrit le rapport à la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 1580 (1), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1580.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approvisionnement alimentaire des ménages : de nouvelles hybridations portées par le numérique, des pratiques d’achats et de consommation redéfinies par le commerce connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.13710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des zones commerciales en France face aux nouveaux horizons de l’urbain et aux trajectoires naissantes de consommation : Une lecture prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drives : une proximité renforcée ou réinventée ? Quand la distribution alimentaire connectée réécrit les territoires d’approvisionnement des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109-110 (3), pp.102. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.109.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’affirmation d’une distribution alimentaire connectée. Nouvelles pratiques d’achats, nouveaux enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30-1/2, pp.81-118. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CONSTITUTION D'UNE BASE DE DONNÉES DE RÉFÉRENCE SUR LA GÉOGRAPHIE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DU COMMERCE DE DÉTAIL : OUTILS ET MÉTHODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et territoires. Une relation en construction aux perspectives encore floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vente à distance au cross canal : quand la technique renouvelle le regard des géographes du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Un demi-siècle de recherches en géographie du commerce, 66, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat auto-construit aux limites de la ville : des classes populaires havraises en quête d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 156-157 (1), pp.85-107. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.156.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat auto-construit aux limites de la ville : des classes populaires havraises en quête d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°156-157 (1), pp.85 - 107. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.156.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plan local de déplacement (PLD) pour l'université du Havre – Eléments méthodologiques et mise en œuvre pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 199, pp. 48 à 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’effacement de l’identité architecturale et bâtie du Marais-Vernier : une chronique du rêve pavillonnaire comme expression de la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’architecture vernaculaire, un appui au développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Architecture de Rabat, Oct 2024, Rabat, Maroc. pp.19-25, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer avec l’incertitude. Un chemin pour penser le commerce dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Internationales d’Urbanisme (RIU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), Université de Lausanne, Jun 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du difficile dépassement de la multifonctionnalité pour « faire territoire » autour d’une identité nouvelle. La gare et son « quartier » dans le projet de Plan Campus havrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La régénération récente des gares et quartiers de gare : état des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université, UMR ESO, Oct 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation au(x) changement(s) comme cadre de réflexion pour (re)penser la relation Commerce-Consommation-Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les transitions de la distribution alimentaire : formes, localisations et acteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie - Liège Université, Nov 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit commerce de détail face à ses consommations. Constats, enjeux et perspectives. Regard sur un enjeu majeur dans la fabrique de la ville frugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Géographie Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Géographie Francophone (AIGF), Institut National d'Aménagement et d'Urbanisme (INAU), Jun 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus Drives des Champs, Les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la commission “Géographie du Commerce” du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteen holes in Eighteen square feet: The “Screen golf cafés”: a successful example of the creative economy in South Korea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoo Miae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes, Challenges, Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Géographical Union, Aug 2014, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance : rôle et place des TIC dans l’habitat non ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme @ distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, Nov 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations stratégiques pour la GIZC (Gestion intégrée des zones côtières) en baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'estuaire / Séminaire GIZC n° 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle de recherches en géographie du commerce - Volume 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp 317-320</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp239-243.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique urbaine, miroir des évolutions du commerce de détail. Déterminants, enjeux, pratiques et perspectives - Introduction et conclusion du chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et centre-ville entre risques et résilience : quelles trajectoires pour quels futurs possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEITZ-SPAHN.S, SIADOU-MARTIN.B, YILDIZ.H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l'état des lieux à la résilience, Presses Universitaires de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-60, 2019, 2814305204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus drives des champs : les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations commerciales et devenir de l’espace marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espace et Territoires, 9782753548992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance et mise à distance de la société. Le statut de la Technique dans l’Habitat Non Ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats non ordinaires et espaces-temps de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36512-057-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones commerciales périphériques : de l’eldorado économique au péril territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, géographie et aménagement - Bibliographie thématique en géographie du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer, manager et évaluer une stratégie de territoire en faveur des transports durables – Efficacité des projets et des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Leperchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze ans d’engagement numérique dans les Côtes d’Armor - Atlas du numérique territorial costarmoricain, Livrable 1 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2013, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat spontané aux marges de la ville. Le plateau nord de Dollemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES CIRTAI/Ville du Havre. 2011, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce sont les évolutions de la consommation qu’il faut interroger pour analyser la relation entre commerce et territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel DEPREZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme-UMR IDEES 6266 CNRS-Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES 6266 CNRS - Equipe Le HavreUFR des Lettres et Sciences HumainesUniversité Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, rue Philippe Lebon - BP112376063 Le Havre Cedex02.35.21.72.10 / 06.21.84.95.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Institut d'Urbanisme de Normandie (IUN)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.institut-urbanisme-normandie.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-président de la commission Commerce, consommation, terrritoires du Comité National Français de Géographie</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnfg.fr/commissions/commerce-consommation-territoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du master Urbanisme & Aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du parcours URBANITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URBAnisme durable, Numérique, Ingénierie, Transports, Environnement</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.master-urbanite.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR IDEES 6266 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Fiche personnelle : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://umr-idees.cnrs.fr/?deprez-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasing the architectural and built identity of the Marais Vernier : a chronicle of the suburban dream as an expression of consumer society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-commerce : quand le numérique réécrit le rapport à la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 1580 (1), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1580.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approvisionnement alimentaire des ménages : de nouvelles hybridations portées par le numérique, des pratiques d’achats et de consommation redéfinies par le commerce connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.13710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des zones commerciales en France face aux nouveaux horizons de l’urbain et aux trajectoires naissantes de consommation : Une lecture prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drives : une proximité renforcée ou réinventée ? Quand la distribution alimentaire connectée réécrit les territoires d’approvisionnement des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109-110 (3), pp.102. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.109.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’affirmation d’une distribution alimentaire connectée. Nouvelles pratiques d’achats, nouveaux enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30-1/2, pp.81-118. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CONSTITUTION D'UNE BASE DE DONNÉES DE RÉFÉRENCE SUR LA GÉOGRAPHIE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DU COMMERCE DE DÉTAIL : OUTILS ET MÉTHODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et territoires. Une relation en construction aux perspectives encore floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vente à distance au cross canal : quand la technique renouvelle le regard des géographes du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Un demi-siècle de recherches en géographie du commerce, 66, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat auto-construit aux limites de la ville : des classes populaires havraises en quête d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°156-157 (1), pp.85 - 107. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.156.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plan local de déplacement (PLD) pour l'université du Havre – Eléments méthodologiques et mise en œuvre pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 199, pp. 48 à 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’effacement de l’identité architecturale et bâtie du Marais-Vernier : une chronique du rêve pavillonnaire comme expression de la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’architecture vernaculaire, un appui au développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Architecture de Rabat, Oct 2024, Rabat, Maroc. pp.19-25, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer avec l’incertitude. Un chemin pour penser le commerce dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Internationales d’Urbanisme (RIU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), Université de Lausanne, Jun 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du difficile dépassement de la multifonctionnalité pour « faire territoire » autour d’une identité nouvelle. La gare et son « quartier » dans le projet de Plan Campus havrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La régénération récente des gares et quartiers de gare : état des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université, UMR ESO, Oct 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit commerce de détail face à ses consommations. Constats, enjeux et perspectives. Regard sur un enjeu majeur dans la fabrique de la ville frugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Géographie Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Géographie Francophone (AIGF), Institut National d'Aménagement et d'Urbanisme (INAU), Jun 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation au(x) changement(s) comme cadre de réflexion pour (re)penser la relation Commerce-Consommation-Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les transitions de la distribution alimentaire : formes, localisations et acteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie - Liège Université, Nov 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus Drives des Champs, Les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la commission “Géographie du Commerce” du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteen holes in Eighteen square feet: The “Screen golf cafés”: a successful example of the creative economy in South Korea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoo Miae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes, Challenges, Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Géographical Union, Aug 2014, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance : rôle et place des TIC dans l’habitat non ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme @ distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, Nov 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations stratégiques pour la GIZC (Gestion intégrée des zones côtières) en baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'estuaire / Séminaire GIZC n° 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle de recherches en géographie du commerce - Volume 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp 317-320</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique urbaine, miroir des évolutions du commerce de détail. Déterminants, enjeux, pratiques et perspectives - Introduction et conclusion du chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp239-243.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et centre-ville entre risques et résilience : quelles trajectoires pour quels futurs possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEITZ-SPAHN.S, SIADOU-MARTIN.B, YILDIZ.H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l'état des lieux à la résilience, Presses Universitaires de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-60, 2019, 2814305204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus drives des champs : les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations commerciales et devenir de l’espace marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espace et Territoires, 9782753548992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance et mise à distance de la société. Le statut de la Technique dans l’Habitat Non Ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats non ordinaires et espaces-temps de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36512-057-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones commerciales périphériques : de l’eldorado économique au péril territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, géographie et aménagement - Bibliographie thématique en géographie du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer, manager et évaluer une stratégie de territoire en faveur des transports durables – Efficacité des projets et des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Leperchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze ans d’engagement numérique dans les Côtes d’Armor - Atlas du numérique territorial costarmoricain, Livrable 1 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2013, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat spontané aux marges de la ville. Le plateau nord de Dollemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES CIRTAI/Ville du Havre. 2011, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce sont les évolutions de la consommation qu’il faut interroger pour analyser la relation entre commerce et territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-urbanisme-normandie.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnfg.fr/commissions/commerce-consommation-territoire/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-urbanite.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr-idees.cnrs.fr/?deprez-samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04905844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13710" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lestrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302669v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Miae" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300164v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486202v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leperchey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenormand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-urbanisme-normandie.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnfg.fr/commissions/commerce-consommation-territoire/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-urbanite.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr-idees.cnrs.fr/?deprez-samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04905844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13710" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lestrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Miae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leperchey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenormand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>