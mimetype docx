--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel DEPREZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme-UMR IDEES 6266 CNRS-Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES 6266 CNRS - Equipe Le HavreUFR des Lettres et Sciences HumainesUniversité Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, rue Philippe Lebon - BP112376063 Le Havre Cedex02.35.21.72.10 / 06.21.84.95.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Institut d'Urbanisme de Normandie (IUN)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.institut-urbanisme-normandie.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-président de la commission Commerce, consommation, terrritoires du Comité National Français de Géographie</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnfg.fr/commissions/commerce-consommation-territoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du master Urbanisme & Aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du parcours URBANITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URBAnisme durable, Numérique, Ingénierie, Transports, Environnement</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.master-urbanite.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR IDEES 6266 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Fiche personnelle : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://umr-idees.cnrs.fr/?deprez-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasing the architectural and built identity of the Marais Vernier : a chronicle of the suburban dream as an expression of consumer society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-commerce : quand le numérique réécrit le rapport à la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 1580 (1), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1580.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approvisionnement alimentaire des ménages : de nouvelles hybridations portées par le numérique, des pratiques d’achats et de consommation redéfinies par le commerce connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.13710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des zones commerciales en France face aux nouveaux horizons de l’urbain et aux trajectoires naissantes de consommation : Une lecture prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drives : une proximité renforcée ou réinventée ? Quand la distribution alimentaire connectée réécrit les territoires d’approvisionnement des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109-110 (3), pp.102. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.109.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’affirmation d’une distribution alimentaire connectée. Nouvelles pratiques d’achats, nouveaux enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30-1/2, pp.81-118. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CONSTITUTION D'UNE BASE DE DONNÉES DE RÉFÉRENCE SUR LA GÉOGRAPHIE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DU COMMERCE DE DÉTAIL : OUTILS ET MÉTHODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et territoires. Une relation en construction aux perspectives encore floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vente à distance au cross canal : quand la technique renouvelle le regard des géographes du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Un demi-siècle de recherches en géographie du commerce, 66, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat auto-construit aux limites de la ville : des classes populaires havraises en quête d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°156-157 (1), pp.85 - 107. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.156.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plan local de déplacement (PLD) pour l'université du Havre – Eléments méthodologiques et mise en œuvre pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 199, pp. 48 à 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’effacement de l’identité architecturale et bâtie du Marais-Vernier : une chronique du rêve pavillonnaire comme expression de la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’architecture vernaculaire, un appui au développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Architecture de Rabat, Oct 2024, Rabat, Maroc. pp.19-25, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer avec l’incertitude. Un chemin pour penser le commerce dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Internationales d’Urbanisme (RIU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), Université de Lausanne, Jun 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du difficile dépassement de la multifonctionnalité pour « faire territoire » autour d’une identité nouvelle. La gare et son « quartier » dans le projet de Plan Campus havrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La régénération récente des gares et quartiers de gare : état des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université, UMR ESO, Oct 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit commerce de détail face à ses consommations. Constats, enjeux et perspectives. Regard sur un enjeu majeur dans la fabrique de la ville frugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Géographie Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Géographie Francophone (AIGF), Institut National d'Aménagement et d'Urbanisme (INAU), Jun 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation au(x) changement(s) comme cadre de réflexion pour (re)penser la relation Commerce-Consommation-Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les transitions de la distribution alimentaire : formes, localisations et acteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie - Liège Université, Nov 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus Drives des Champs, Les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la commission “Géographie du Commerce” du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteen holes in Eighteen square feet: The “Screen golf cafés”: a successful example of the creative economy in South Korea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoo Miae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes, Challenges, Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Géographical Union, Aug 2014, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance : rôle et place des TIC dans l’habitat non ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme @ distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, Nov 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations stratégiques pour la GIZC (Gestion intégrée des zones côtières) en baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'estuaire / Séminaire GIZC n° 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle de recherches en géographie du commerce - Volume 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp 317-320</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique urbaine, miroir des évolutions du commerce de détail. Déterminants, enjeux, pratiques et perspectives - Introduction et conclusion du chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp239-243.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et centre-ville entre risques et résilience : quelles trajectoires pour quels futurs possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEITZ-SPAHN.S, SIADOU-MARTIN.B, YILDIZ.H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l'état des lieux à la résilience, Presses Universitaires de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-60, 2019, 2814305204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus drives des champs : les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations commerciales et devenir de l’espace marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espace et Territoires, 9782753548992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance et mise à distance de la société. Le statut de la Technique dans l’Habitat Non Ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats non ordinaires et espaces-temps de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36512-057-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones commerciales périphériques : de l’eldorado économique au péril territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, géographie et aménagement - Bibliographie thématique en géographie du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer, manager et évaluer une stratégie de territoire en faveur des transports durables – Efficacité des projets et des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Leperchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze ans d’engagement numérique dans les Côtes d’Armor - Atlas du numérique territorial costarmoricain, Livrable 1 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2013, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat spontané aux marges de la ville. Le plateau nord de Dollemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES CIRTAI/Ville du Havre. 2011, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce sont les évolutions de la consommation qu’il faut interroger pour analyser la relation entre commerce et territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel DEPREZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme-UMR IDEES 6266 CNRS-Université Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités en aménagement de l'espace et urbanisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES 6266 CNRS - Equipe Le HavreUFR des Lettres et Sciences HumainesUniversité Le Havre Normandie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25, rue Philippe Lebon - BP112376063 Le Havre Cedex02.35.21.72.10 / 06.21.84.95.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l'Institut d'Urbanisme de Normandie (IUN)</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.institut-urbanisme-normandie.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vice-président de la commission Commerce, consommation, terrritoires du Comité National Français de Géographie</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cnfg.fr/commissions/commerce-consommation-territoire/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du master Urbanisme & Aménagement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsable du parcours URBANITE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">URBAnisme durable, Numérique, Ingénierie, Transports, Environnement</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.master-urbanite.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMR IDEES 6266 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Fiche personnelle : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://umr-idees.cnrs.fr/?deprez-samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasing the architectural and built identity of the Marais Vernier : a chronicle of the suburban dream as an expression of consumer society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.15-29. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-commerce : quand le numérique réécrit le rapport à la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Géographie : terre des Hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 1580 (1), pp.46-50. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geo.1580.0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approvisionnement alimentaire des ménages : de nouvelles hybridations portées par le numérique, des pratiques d’achats et de consommation redéfinies par le commerce connecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (2), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.13710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir des zones commerciales en France face aux nouveaux horizons de l’urbain et aux trajectoires naissantes de consommation : Une lecture prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drives : une proximité renforcée ou réinventée ? Quand la distribution alimentaire connectée réécrit les territoires d’approvisionnement des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109-110 (3), pp.102. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.109.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vente à distance au cross canal : quand la technique renouvelle le regard des géographes du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gasnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Un demi-siècle de recherches en géographie du commerce, 66, pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et territoires. Une relation en construction aux perspectives encore floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA CONSTITUTION D'UNE BASE DE DONNÉES DE RÉFÉRENCE SUR LA GÉOGRAPHIE DU COMMERCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GÉOGRAPHIE DU COMMERCE DE DÉTAIL : OUTILS ET MÉTHODES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’affirmation d’une distribution alimentaire connectée. Nouvelles pratiques d’achats, nouveaux enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30-1/2, pp.81-118. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat auto-construit aux limites de la ville : des classes populaires havraises en quête d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n°156-157 (1), pp.85 - 107. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.156.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plan local de déplacement (PLD) pour l'université du Havre – Eléments méthodologiques et mise en œuvre pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEC Mobilité intelligente [Revue TEC : Transport Environnement Circulation]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 199, pp. 48 à 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’effacement de l’identité architecturale et bâtie du Marais-Vernier : une chronique du rêve pavillonnaire comme expression de la société de consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L’architecture vernaculaire, un appui au développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale d'Architecture de Rabat, Oct 2024, Rabat, Maroc. pp.19-25, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903391-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composer avec l’incertitude. Un chemin pour penser le commerce dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes Rencontres Internationales d’Urbanisme (RIU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), Université de Lausanne, Jun 2023, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du difficile dépassement de la multifonctionnalité pour « faire territoire » autour d’une identité nouvelle. La gare et son « quartier » dans le projet de Plan Campus havrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La régénération récente des gares et quartiers de gare : état des lieux et nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université, UMR ESO, Oct 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le petit commerce de détail face à ses consommations. Constats, enjeux et perspectives. Regard sur un enjeu majeur dans la fabrique de la ville frugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Géographie Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Géographie Francophone (AIGF), Institut National d'Aménagement et d'Urbanisme (INAU), Jun 2023, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation au(x) changement(s) comme cadre de réflexion pour (re)penser la relation Commerce-Consommation-Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Les transitions de la distribution alimentaire : formes, localisations et acteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie - Liège Université, Nov 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus Drives des Champs, Les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la commission “Géographie du Commerce” du Comité National Français de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG, May 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eighteen holes in Eighteen square feet: The “Screen golf cafés”: a successful example of the creative economy in South Korea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoo Miae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changes, Challenges, Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Géographical Union, Aug 2014, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance : rôle et place des TIC dans l’habitat non ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Homme @ distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Havre, Nov 2010, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientations stratégiques pour la GIZC (Gestion intégrée des zones côtières) en baie de Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'estuaire / Séminaire GIZC n° 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle de recherches en géographie du commerce - Volume 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logistique urbaine, miroir des évolutions du commerce de détail. Déterminants, enjeux, pratiques et perspectives - Introduction et conclusion du chapitre 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen et Le Havre (PURH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce, consommation, territoires : le temps des transitions, des futurs incertains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 979-10-240-1595-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp239-243.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre IV Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dablanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deprez, S. (Dir.) Commerces, consommation et territoires. Le temps des transitions, des futurs incertains. Presses universitaires de Rouen et du Havre. pp 317-320</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce connecté et centre-ville entre risques et résilience : quelles trajectoires pour quels futurs possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HEITZ-SPAHN.S, SIADOU-MARTIN.B, YILDIZ.H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(R)évolution du commerce de centre-ville : de l'état des lieux à la résilience, Presses Universitaires de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-60, 2019, 2814305204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drives des villes versus drives des champs : les nouveaux territoires du commerce alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations commerciales et devenir de l’espace marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Espace et Territoires, 9782753548992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés à distance et mise à distance de la société. Le statut de la Technique dans l’Habitat Non Ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitats non ordinaires et espaces-temps de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 978-2-36512-057-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Artois Presses Université. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres commerciaux et rénovation urbaine : le renouveau de la ville en mode dis-continu. Portraits croisés de Rouen et Le Havre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zones commerciales périphériques : de l’eldorado économique au péril territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce, géographie et aménagement - Bibliographie thématique en géographie du commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lestrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Merenne-Schoumaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René-Paul Desse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soumagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaborer, manager et évaluer une stratégie de territoire en faveur des transports durables – Efficacité des projets et des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Leperchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00486202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinze ans d’engagement numérique dans les Côtes d’Armor - Atlas du numérique territorial costarmoricain, Livrable 1 du Projet « La convention internet en ses territoires (LACIESTE) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrat de collaboration de recherche, Conseil Général des Côtes d’Armor/UMR IDEES Le Havre. 2013, pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’habitat spontané aux marges de la ville. Le plateau nord de Dollemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR IDEES CIRTAI/Ville du Havre. 2011, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce sont les évolutions de la consommation qu’il faut interroger pour analyser la relation entre commerce et territoire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Deprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-urbanisme-normandie.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnfg.fr/commissions/commerce-consommation-territoire/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-urbanite.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr-idees.cnrs.fr/?deprez-samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04905844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13710" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2342" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lestrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470492v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Miae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leperchey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenormand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.institut-urbanisme-normandie.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnfg.fr/commissions/commerce-consommation-territoire/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.master-urbanite.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr-idees.cnrs.fr/?deprez-samuel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04905844v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1580.0046" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299818v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.13710" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0102" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470492v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lestrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468582v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2342" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.156.0085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486134v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903391-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370529v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoo Miae" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484338v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299910v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492219v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299922v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299932v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300164v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Leperchey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lenormand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388059v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>