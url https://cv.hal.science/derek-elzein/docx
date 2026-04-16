--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -342,191 +342,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cathédrale Notre-Dame : un symbole de foi universel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notre-Dame de Paris : un symbole de foi universel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Amriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek El Zein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fares Amriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entertainment &amp; Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 4, pp.263-271</w:t>
+              <w:t xml:space="preserve">Entertainment. Droit médias art culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (4), pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03907288v1</w:t>
+                <w:t xml:space="preserve">hal-03939668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre-Dame de Paris : un symbole de foi universel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cathédrale Notre-Dame : un symbole de foi universel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Amriche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Derek El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entertainment. Droit médias art culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (4), pp.263-271</w:t>
+              <w:t xml:space="preserve">Entertainment &amp; Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 4, pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939668v1</w:t>
+                <w:t xml:space="preserve">halshs-03907288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République Populaire Démocratique de Corée (RPDC) face à la reconfiguration des rapports de forces internationaux</w:t>
               </w:r>
@@ -2197,51 +2197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek El Zein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621219v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Elzein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.2984" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Amriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dravet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Notteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaigneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek El Zein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621219v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Elzein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.2984" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Amriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dravet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Notteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaigneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>