--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -296,284 +296,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Derek El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Amriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux diplomatiques et stratégiques</w:t>
+              <w:t xml:space="preserve">Enjeux Diplomatiques et Stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notre-Dame de Paris : un symbole de foi universel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La cathédrale Notre-Dame : un symbole de foi universel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Amriche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Derek El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entertainment. Droit médias art culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (4), pp.263-271</w:t>
+              <w:t xml:space="preserve">Entertainment &amp; Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 4, pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939668v1</w:t>
+                <w:t xml:space="preserve">halshs-03907288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cathédrale Notre-Dame : un symbole de foi universel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Notre-Dame de Paris : un symbole de foi universel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Amriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek El Zein</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fares Amriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entertainment &amp; Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 4, pp.263-271</w:t>
+              <w:t xml:space="preserve">Entertainment. Droit médias art culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (4), pp.263-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03907288v1</w:t>
+                <w:t xml:space="preserve">hal-03939668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République Populaire Démocratique de Corée (RPDC) face à la reconfiguration des rapports de forces internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux diplomatiques et stratégiques</w:t>
+              <w:t xml:space="preserve">Enjeux Diplomatiques et Stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -667,51 +667,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution politique de la République Populaire et Démocratique de Corée sous Kim Jung Un</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux diplomatiques et stratégiques</w:t>
+              <w:t xml:space="preserve">Enjeux Diplomatiques et Stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -736,51 +736,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La renonciation : un modèle pour les relations internationales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux diplomatiques et stratégiques</w:t>
+              <w:t xml:space="preserve">Enjeux Diplomatiques et Stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -805,51 +805,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les équilibres politiques au Liban depuis la constitution du gouvernement Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek El Zein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux diplomatiques et stratégiques</w:t>
+              <w:t xml:space="preserve">Enjeux Diplomatiques et Stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03907289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2197,51 +2197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek El Zein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621219v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Elzein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.2984" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Amriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907288v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dravet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Notteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaigneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918777v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek El Zein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621219v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Elzein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61953/lex.2984" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Amriche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907294v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907293v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dravet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Notteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Ferro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907298v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chaigneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Forey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laidier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bugnon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Dieter Classen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>