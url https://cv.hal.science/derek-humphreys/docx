--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -94,51 +94,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">derek-humphreys</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">0000-0000-4847-7185</w:t>
+          <w:t xml:space="preserve">0000-0003-4847-7185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">086831313</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
@@ -162,2242 +162,2471 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérité et fiction du trauma dans l’intervention de crise</w:t>
+                <w:t xml:space="preserve">DISPOSITIVOS CARTOGRÁFICOS EN LA CLÍNICA DE LA MIGRACIÓN, DE LA GRAN PRECARIEDAD Y DE LA ERRANCIA: LA ACTUALIDAD DE FERNAND DELIGNY EN LAS PRACTICAS CONTEMPORÁNEAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cm.106.0041⟩</w:t>
+              <w:t xml:space="preserve">Revista Signos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (3), pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22410/issn.1983-0378.v46i3a2025.4279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025333v1</w:t>
+                <w:t xml:space="preserve">hal-05589064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpenter le milieu pour faire paysage.</w:t>
+                <w:t xml:space="preserve">Contra la deshumanización, cartografiar la errancia, acoger la diferencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lamadrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aesthethika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.57-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025339v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreografias, cartografias, trazos: el cuerpo en juego en la figuracion</w:t>
+                <w:t xml:space="preserve">Construcciones poéticas del cine en situaciones extremas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">aesthethika.org</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (1), pp.25-46</w:t>
+              <w:t xml:space="preserve">Journal de Etica y Cine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.85-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025351v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille du Chili : image, poésie, mémoire</w:t>
+                <w:t xml:space="preserve">Vérité et fiction du trauma dans l’intervention de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal etica y cine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 106 (2), pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.106.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025356v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formas de lo informe.</w:t>
+                <w:t xml:space="preserve">Arpenter le milieu pour faire paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humphreys Franziska</w:t>
+                <w:t xml:space="preserve">Martin Lamadrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aesthethika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/20225457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025355v1</w:t>
+                <w:t xml:space="preserve">hal-04025339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation à l’objet dans la clinique de la grande précarité : une approche transversale</w:t>
+                <w:t xml:space="preserve">Coreografias, cartografias, trazos: el cuerpo en juego en la figuracion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Pawlik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">aesthethika.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.25-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010662v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de présence dans l’intrication pulsionnelle</w:t>
+                <w:t xml:space="preserve">La bataille du Chili : image, poésie, mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Coq-Héron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journal etica y cine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.45-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025315v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypothesis of the hidden painting</w:t>
+                <w:t xml:space="preserve">Formas de lo informe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humphreys Franziska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal etica y cine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.79-87</w:t>
+              <w:t xml:space="preserve">Aesthethika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025357v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescence, exil et individuation : périples des enfants du héros</w:t>
+                <w:t xml:space="preserve">La relation à l’objet dans la clinique de la grande précarité : une approche transversale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Benhaïm</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Tsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pawlik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cm.095.0193⟩</w:t>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La passion de la famille ? Nouvelles perspectives dans les institutions, 112, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.112.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025320v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements transférentiels dans l’accueil de l’enfant de moins de 4 ans et de ses parents. La permanente réinvention de la clinique.</w:t>
+                <w:t xml:space="preserve">Les modes de présence dans l’intrication pulsionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.215.0139⟩</w:t>
+              <w:t xml:space="preserve">Le Coq-Héron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 236 (1), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cohe.236.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010647v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El cuerpo en la cura. Movimientos transferenciales e intricación pulsional</w:t>
+                <w:t xml:space="preserve">The hypothesis of the hidden painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">journal etica y cine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.79-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523961v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques pas vers un langage de l'affect.</w:t>
+                <w:t xml:space="preserve">Adolescence, exil et individuation : périples des enfants du héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Irlinger</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Benhaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542114⟩</w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.095.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431022v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figuration de l'intraduisible de l'exclusion à travers le dispositif de supervision</w:t>
+                <w:t xml:space="preserve">Mouvements transférentiels dans l’accueil de l’enfant de moins de 4 ans et de ses parents. La permanente réinvention de la clinique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cm.090.0103⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Faire famille en contexte homoparental, 215, pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.215.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523959v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figuras de la depresión y figurabilidad melancólica: precisiones fenomenológicas y psicopatológicas respecto de la melancolía y la depresión</w:t>
+                <w:t xml:space="preserve">El cuerpo en la cura. Movimientos transferenciales e intricación pulsional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (3), pp.398-410. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1415-47142013000300004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.630-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1415-4714.2016v19n4p630.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523957v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La généalogie du cancer. De la transmission biologique à la transmission psychique</w:t>
+                <w:t xml:space="preserve">Quelques pas vers un langage de l'affect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ psy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cpsy.060.0179⟩</w:t>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025343v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner la psychose. Le cadre de soin extrahospitalier : un objet à utiliser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Figuration de l'intraduisible de l'exclusion à travers le dispositif de supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2010.05.001⟩</w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’intraduisible, la langue et le lien social, 90, pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.090.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523955v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-immunité et ambivalence du corporel. Sur l’importance d’un rapprochement entre psychanalyse et médecine</w:t>
+                <w:t xml:space="preserve">Figuras de la depresión y figurabilidad melancólica: precisiones fenomenológicas y psicopatológicas respecto de la melancolía y la depresión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2009.03.004⟩</w:t>
+              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.398-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1415-47142013000300004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523953v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El concepto de self como articulador de los discursos sobre el cuerpo y la enfermedad</w:t>
+                <w:t xml:space="preserve">La généalogie du cancer. De la transmission biologique à la transmission psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1415-47142007003003⟩</w:t>
+              <w:t xml:space="preserve">Champ psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 60 (2), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpsy.060.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523945v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Self : question d'immunité ou énigme du corps ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soigner la psychose. Le cadre de soin extrahospitalier : un objet à utiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique David-Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 71 (4), pp.759-771</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 75 (3), pp.485-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2010.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431072v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPONTANEOUS AND LPS-STIMULATED INTERLEUKIN-6 PRODUCTION IN PERIPHERAL BLOOD MONONUCLEAR CELLS (PBMC) AND DEREGULATION OF THE HYPOTHALAMIC-PITUITARY-ADRENAL AXIS IN PATIENTS WITH MAJOR DEPRESSIVE DISORDERS</w:t>
+                <w:t xml:space="preserve">Auto-immunité et ambivalence du corporel. Sur l’importance d’un rapprochement entre psychanalyse et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Verónica Araya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12020-006-0016-1⟩</w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (2), pp.249-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2009.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02524992v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of suicide and seasonal variation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El concepto de self como articulador de los discursos sobre el cuerpo y la enfermedad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Saúde Pública</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (3), pp.410-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1415-47142007003003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525008v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal neurotic symptoms and infants' risk of developing persistent diarrhoea</w:t>
+                <w:t xml:space="preserve">Le Self : question d'immunité ou énigme du corps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oscar Brunser</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique David-Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Saúde Pública</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (4), pp.759-771</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525388v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered maternal psychological profile as health risk factor in poor urban infants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Araya</w:t>
+                <w:t xml:space="preserve">SPONTANEOUS AND LPS-STIMULATED INTERLEUKIN-6 PRODUCTION IN PERIPHERAL BLOOD MONONUCLEAR CELLS (PBMC) AND DEREGULATION OF THE HYPOTHALAMIC-PITUITARY-ADRENAL AXIS IN PATIENTS WITH MAJOR DEPRESSIVE DISORDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Espinoza</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Schlesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. N. Zegers</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verónica Araya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1651-2227.1996.tb18231.x⟩</w:t>
+              <w:t xml:space="preserve">Endocrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (3), pp.371-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12020-006-0016-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525035v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Occurrence of suicide and seasonal variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Retamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Saúde Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternal neurotic symptoms and infants' risk of developing persistent diarrhoea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Brunser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Saúde Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 30 (3), pp.213-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0034-89101996000300002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altered maternal psychological profile as health risk factor in poor urban infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. N. Zegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brunser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 85 (10), pp.1213-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1651-2227.1996.tb18231.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF MENTAL HEALTH OF MOTHERS OF HIGH RISK INFANTS. PRELIMINARY RESULTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Roizblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Brunser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (6), pp.741-741. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1203/00006450-199212000-00046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2407,422 +2636,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le revers de la pulsion de mort : quelques questions cliniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique David-Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz (carneiro Dos) Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CRPMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pulsion de mort : destruction et créations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-59, 2023, Psychanalyse en questions, 1037022254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where the truth lies in psychoanalysis: the role of the fictional construction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuven University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The truths of psychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leuven University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-46, 2022, Figures of the unconscious, 9789461664167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perdre la raison. Limites ordinaires du transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société de Psychanalyse Freudienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La folie ordinaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Campagne Première</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, EN QUESTION, 978-2-37206-040-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movimientos transferenciales en la acogida del niño de menos de 4 años y de sus padres : El espesor de la presencia en la acogida.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La infancia y sus encuentros: escritos a partir de la experiencia de Casa del Encuentro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polvora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Psicoanalisis, 978-956-9441-04-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2890,51 +3119,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70D8BA8B"/>
+    <w:nsid w:val="10CB2403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3121,51 +3350,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/derek-humphreys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-4847-7185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086831313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Humphreys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.106.0041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamadrid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20225457" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025356v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphreys Franziska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tsoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pawlik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0199" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.236.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Benha&#239;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.215.0139" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2016v19n4p630.4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irlinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542114" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEB92FADF732E6EE4E5E5467EDB3AA7CF6C7DE0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.090.0103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47142013000300004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.060.0179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Luong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2010.05.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523953v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2009.03.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-47142007003003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique David-M&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Schlesinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lopez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ver&#243;nica Araya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-006-0016-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8RWTNG4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Retamal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Araya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cruchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Espinoza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brunser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0034-89101996000300002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525035v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espinoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Zegers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brunser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1651-2227.1996.tb18231.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN3PS2N6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Araya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Espinoza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roizblatt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brunser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199212000-00046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz (carneiro Dos) Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025376v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spf.asso.fr/editions-campagne-premiere/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polvoraeditorial.cl" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/derek-humphreys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4847-7185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086831313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Humphreys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Saavedra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22410/issn.1983-0378.v46i3a2025.4279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.106.0041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamadrid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20225457" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphreys Franziska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tsoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pawlik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0199" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.236.0053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Benha&#239;m" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.215.0139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2016v19n4p630.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irlinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEB92FADF732E6EE4E5E5467EDB3AA7CF6C7DE0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.090.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47142013000300004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.060.0179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Luong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2010.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2009.03.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-47142007003003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique David-M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Schlesinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ver&#243;nica Araya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-006-0016-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8RWTNG4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Retamal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Araya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cruchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Espinoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brunser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0034-89101996000300002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espinoza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Zegers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brunser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1651-2227.1996.tb18231.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN3PS2N6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Araya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Espinoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roizblatt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brunser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199212000-00046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz (carneiro Dos) Santos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spf.asso.fr/editions-campagne-premiere/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polvoraeditorial.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>