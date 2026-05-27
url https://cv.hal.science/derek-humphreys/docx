--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -162,2896 +162,3510 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPOSITIVOS CARTOGRÁFICOS EN LA CLÍNICA DE LA MIGRACIÓN, DE LA GRAN PRECARIEDAD Y DE LA ERRANCIA: LA ACTUALIDAD DE FERNAND DELIGNY EN LAS PRACTICAS CONTEMPORÁNEAS</w:t>
+                <w:t xml:space="preserve">Contra la deshumanización, cartografiar la errancia, acoger la diferencia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Signos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aesthethika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.57-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05589064v1</w:t>
+                <w:t xml:space="preserve">hal-05589081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contra la deshumanización, cartografiar la errancia, acoger la diferencia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail du collectif dans la prise en charge de la souffrance précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Magdalena Manriquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aesthethika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 123 (2), pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.123.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589081v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construcciones poéticas del cine en situaciones extremas</w:t>
+                <w:t xml:space="preserve">DISPOSITIVOS CARTOGRÁFICOS EN LA CLÍNICA DE LA MIGRACIÓN, DE LA GRAN PRECARIEDAD Y DE LA ERRANCIA: LA ACTUALIDAD DE FERNAND DELIGNY EN LAS PRACTICAS CONTEMPORÁNEAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Etica y Cine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Signos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (3), pp.69-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22410/issn.1983-0378.v46i3a2025.4279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05589067v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérité et fiction du trauma dans l’intervention de crise</w:t>
+                <w:t xml:space="preserve">Construcciones poéticas del cine en situaciones extremas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Etica y Cine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.85-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025333v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpenter le milieu pour faire paysage.</w:t>
+                <w:t xml:space="preserve">Cliniques de l’exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Lamadrid</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schwalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 109 (1), pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.109.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/psyc/20225457⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025339v1</w:t>
+                <w:t xml:space="preserve">hal-05617701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coreografias, cartografias, trazos: el cuerpo en juego en la figuracion</w:t>
+                <w:t xml:space="preserve">Présences proches dans l’exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">aesthethika.org</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.35-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202457035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025351v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille du Chili : image, poésie, mémoire</w:t>
+                <w:t xml:space="preserve">La ritournelle de la rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal etica y cine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 98 (4), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.098.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025356v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formas de lo informe.</w:t>
+                <w:t xml:space="preserve">Vérité et fiction du trauma dans l’intervention de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Humphreys Franziska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aesthethika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 106 (2), pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.106.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025355v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation à l’objet dans la clinique de la grande précarité : une approche transversale</w:t>
+                <w:t xml:space="preserve">Arpenter le milieu pour faire paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Pawlik</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lamadrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cnx.112.0199⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/20225457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010662v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de présence dans l’intrication pulsionnelle</w:t>
+                <w:t xml:space="preserve">Coreografias, cartografias, trazos: el cuerpo en juego en la figuracion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Coq-Héron</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">aesthethika.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.25-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025315v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hypothesis of the hidden painting</w:t>
+                <w:t xml:space="preserve">La bataille du Chili : image, poésie, mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journal etica y cine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.79-87</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025357v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescence, exil et individuation : périples des enfants du héros</w:t>
+                <w:t xml:space="preserve">Formas de lo informe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Benhaïm</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humphreys Franziska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aesthethika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.095.0193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025320v1</w:t>
+                <w:t xml:space="preserve">hal-04025355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements transférentiels dans l’accueil de l’enfant de moins de 4 ans et de ses parents. La permanente réinvention de la clinique.</w:t>
+                <w:t xml:space="preserve">La relation à l’objet dans la clinique de la grande précarité : une approche transversale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Tsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pawlik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La passion de la famille ? Nouvelles perspectives dans les institutions, 112, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.112.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.215.0139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04010647v1</w:t>
+                <w:t xml:space="preserve">hal-04010662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El cuerpo en la cura. Movimientos transferenciales e intricación pulsional</w:t>
+                <w:t xml:space="preserve">Les modes de présence dans l’intrication pulsionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1415-4714.2016v19n4p630.4⟩</w:t>
+              <w:t xml:space="preserve">Le Coq-Héron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 236 (1), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cohe.236.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523961v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques pas vers un langage de l'affect.</w:t>
+                <w:t xml:space="preserve">The hypothesis of the hidden painting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">journal etica y cine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.79-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542114⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01431022v1</w:t>
+                <w:t xml:space="preserve">hal-04025357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figuration de l'intraduisible de l'exclusion à travers le dispositif de supervision</w:t>
+                <w:t xml:space="preserve">Mouvements transférentiels dans l’accueil de l’enfant de moins de 4 ans et de ses parents. La permanente réinvention de la clinique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cm.090.0103⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Faire famille en contexte homoparental, 215, pp.139-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.215.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523959v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figuras de la depresión y figurabilidad melancólica: precisiones fenomenológicas y psicopatológicas respecto de la melancolía y la depresión</w:t>
+                <w:t xml:space="preserve">Adolescence, exil et individuation : périples des enfants du héros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Benhaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (3), pp.398-410. </w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), pp.193-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S1415-47142013000300004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cm.095.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523957v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La généalogie du cancer. De la transmission biologique à la transmission psychique</w:t>
+                <w:t xml:space="preserve">El cuerpo en la cura. Movimientos transferenciales e intricación pulsional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ psy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cpsy.060.0179⟩</w:t>
+              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.630-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1415-4714.2016v19n4p630.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025343v1</w:t>
+                <w:t xml:space="preserve">hal-02523961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soigner la psychose. Le cadre de soin extrahospitalier : un objet à utiliser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Luong</w:t>
+                <w:t xml:space="preserve">Quelques pas vers un langage de l'affect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Derek Humphreys</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Irlinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2010.05.001⟩</w:t>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (2), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ppsy/2015542114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523955v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-immunité et ambivalence du corporel. Sur l’importance d’un rapprochement entre psychanalyse et médecine</w:t>
+                <w:t xml:space="preserve">Figuration de l'intraduisible de l'exclusion à travers le dispositif de supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2009.03.004⟩</w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L’intraduisible, la langue et le lien social, 90, pp.103-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.090.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523953v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El concepto de self como articulador de los discursos sobre el cuerpo y la enfermedad</w:t>
+                <w:t xml:space="preserve">Figuras de la depresión y figurabilidad melancólica: precisiones fenomenológicas y psicopatológicas respecto de la melancolía y la depresión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (3), pp.410-421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1415-47142007003003⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 16 (3), pp.398-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1415-47142013000300004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523945v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Self : question d'immunité ou énigme du corps ?</w:t>
+                <w:t xml:space="preserve">La généalogie du cancer. De la transmission biologique à la transmission psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique David-Ménard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Champ psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 60 (2), pp.179-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpsy.060.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431072v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPONTANEOUS AND LPS-STIMULATED INTERLEUKIN-6 PRODUCTION IN PERIPHERAL BLOOD MONONUCLEAR CELLS (PBMC) AND DEREGULATION OF THE HYPOTHALAMIC-PITUITARY-ADRENAL AXIS IN PATIENTS WITH MAJOR DEPRESSIVE DISORDERS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soigner la psychose. Le cadre de soin extrahospitalier : un objet à utiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Verónica Araya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 30 (3), pp.371-376. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 75 (3), pp.485-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12020-006-0016-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2010.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02524992v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of suicide and seasonal variation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auto-immunité et ambivalence du corporel. Sur l’importance d’un rapprochement entre psychanalyse et médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Saúde Pública</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (2), pp.249-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2009.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525008v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal neurotic symptoms and infants' risk of developing persistent diarrhoea</w:t>
+                <w:t xml:space="preserve">Towards a metapsychological approach to the concept of attachment: psychopathological considerations, clinical implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oscar Brunser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Saúde Pública</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PRAXIS PSY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.17-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525388v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered maternal psychological profile as health risk factor in poor urban infants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El concepto de self como articulador de los discursos sobre el cuerpo y la enfermedad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1651-2227.1996.tb18231.x⟩</w:t>
+              <w:t xml:space="preserve">Revista Latinoamericana de Psicopatologia Fundamental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (3), pp.410-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1415-47142007003003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02525035v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SPONTANEOUS AND LPS-STIMULATED INTERLEUKIN-6 PRODUCTION IN PERIPHERAL BLOOD MONONUCLEAR CELLS (PBMC) AND DEREGULATION OF THE HYPOTHALAMIC-PITUITARY-ADRENAL AXIS IN PATIENTS WITH MAJOR DEPRESSIVE DISORDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Schlesinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verónica Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (3), pp.371-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12020-006-0016-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Self : question d'immunité ou énigme du corps ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique David-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (4), pp.759-771</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurrence of suicide and seasonal variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Retamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Saúde Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternal neurotic symptoms and infants' risk of developing persistent diarrhoea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Cruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Brunser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Saúde Pública</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 30 (3), pp.213-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/s0034-89101996000300002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altered maternal psychological profile as health risk factor in poor urban infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Araya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. N. Zegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Brunser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 85 (10), pp.1213-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1651-2227.1996.tb18231.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF MENTAL HEALTH OF MOTHERS OF HIGH RISK INFANTS. PRELIMINARY RESULTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Araya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Roizblatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Brunser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 32 (6), pp.741-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1203/00006450-199212000-00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le revers de la pulsion de mort : quelques questions cliniques.</w:t>
+                <w:t xml:space="preserve">Comment la précarité interroge les sciences humaines aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">CRPMS. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Derek HUMPHREYS; Nicolas ROBERT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pulsion de mort : destruction et créations.</w:t>
+              <w:t xml:space="preserve">L'exclusion, aux frontières de l'humain ? Les humanités à l épreuve de la précarité et des crises migratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.45-59, 2023, Psychanalyse en questions, 1037022254</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.15-30, 2024, Psychanalyse en questions, 9791037041012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.humph.2024.01.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025390v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where the truth lies in psychoanalysis: the role of the fictional construction.</w:t>
+                <w:t xml:space="preserve">Le revers de la pulsion de mort : quelques questions cliniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Leuven University Press. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique David-Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz (carneiro Dos) Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRPMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The truths of psychoanalysis</w:t>
+              <w:t xml:space="preserve">Pulsion de mort : destruction et créations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-46, 2022, Figures of the unconscious, 9789461664167</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-59, 2023, Psychanalyse en questions, 1037022254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025373v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perdre la raison. Limites ordinaires du transfert</w:t>
+                <w:t xml:space="preserve">Where the truth lies in psychoanalysis: the role of the fictional construction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Société de Psychanalyse Freudienne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leuven University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La folie ordinaire.</w:t>
+              <w:t xml:space="preserve">The truths of psychoanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2018, EN QUESTION, 978-2-37206-040-0</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leuven University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-46, 2022, Figures of the unconscious, 9789461664167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025376v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A perdre la raison. Limites ordinaires du transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de Psychanalyse Freudienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La folie ordinaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Campagne Première</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, EN QUESTION, 978-2-37206-040-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movimientos transferenciales en la acogida del niño de menos de 4 años y de sus padres : El espesor de la presencia en la acogida.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Humphreys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La infancia y sus encuentros: escritos a partir de la experiencia de Casa del Encuentro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polvora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Psicoanalisis, 978-956-9441-04-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps comme écriture : la place de l’écriture dans l’approche au phénomène somatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Bioret, A.-M. Gardey, P. Martin-Mattera. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du scribe au poète. L’expérience de l’écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.37-44, 2008, IPSA Angers, 978-2-296-04915-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId113"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3119,51 +3733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10CB2403"/>
+    <w:nsid w:val="EB35E06E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3350,51 +3964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/derek-humphreys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4847-7185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086831313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Humphreys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Saavedra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22410/issn.1983-0378.v46i3a2025.4279" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589081v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.106.0041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025339v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamadrid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20225457" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphreys Franziska" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010662v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tsoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pawlik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0199" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025315v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.236.0053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025357v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Benha&#239;m" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.215.0139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2016v19n4p630.4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irlinger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEB92FADF732E6EE4E5E5467EDB3AA7CF6C7DE0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.090.0103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47142013000300004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025343v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.060.0179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Luong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2010.05.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2009.03.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-47142007003003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431072v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique David-M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524992v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Schlesinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lopez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ver&#243;nica Araya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-006-0016-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8RWTNG4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Retamal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Araya" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cruchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Espinoza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brunser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0034-89101996000300002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espinoza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Zegers" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brunser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1651-2227.1996.tb18231.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN3PS2N6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Araya" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Espinoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roizblatt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brunser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199212000-00046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz (carneiro Dos) Santos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spf.asso.fr/editions-campagne-premiere/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polvoraeditorial.cl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/derek-humphreys" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4847-7185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086831313" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589081v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Humphreys" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Magdalena Manriquez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.123.0055" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589064v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Saavedra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22410/issn.1983-0378.v46i3a2025.4279" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schwalbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.109.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202457035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.098.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.106.0041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025339v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lamadrid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/20225457" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025351v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025356v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025355v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humphreys Franziska" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Tsoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pawlik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025315v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.236.0053" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025357v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.215.0139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Benha&#239;m" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.095.0193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-4714.2016v19n4p630.4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431022v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irlinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2015542114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EEB92FADF732E6EE4E5E5467EDB3AA7CF6C7DE0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.090.0103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47142013000300004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpsy.060.0179" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Luong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2010.05.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2009.03.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617750v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523945v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1415-47142007003003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524992v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Schlesinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Lopez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ver&#243;nica Araya" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-006-0016-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L8RWTNG4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique David-M&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525008v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Retamal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525388v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Araya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Cruchet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Espinoza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Brunser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0034-89101996000300002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Espinoza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. N. Zegers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brunser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1651-2227.1996.tb18231.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN3PS2N6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Araya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Espinoza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roizblatt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Brunser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1203/00006450-199212000-00046" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/l-exclusion-aux-frontieres-de-l-humain-derek-humphreys" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.humph.2024.01.0015" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz (carneiro Dos) Santos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025376v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.spf.asso.fr/editions-campagne-premiere/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polvoraeditorial.cl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>