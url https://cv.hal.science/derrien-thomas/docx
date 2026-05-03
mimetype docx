--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,6607 +66,5048 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
-[...1557 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNAs in dogs: comparative insights across species and breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaï Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-animal-030424-073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and human-driven selection of a single non-coding body size variant in ancient and modern canids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridgett M Vonholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi G Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Carmagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (4), pp.889-897.e9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2021.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canine Oral Melanoma Genomic and Transcriptomic Study Defines Two Molecular Subgroups with Different Therapeutical Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers14020276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LncRNAs in domesticated animals: from dog to livestock species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Lorthiois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (2), pp.248-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00335-021-09928-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-read assembly of a Great Dane genome highlights the contribution of GC-rich sequence and mobile elements to canine genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Halo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda L. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feichen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien J. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2016274118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating tumor DNA is detectable in canine histiocytic sarcoma, oral malignant melanoma, and multicentric lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-80332-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of common predisposing loci to hematopoietic cancers in four dog breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufaure de Citres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (4), pp.e1009395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic value of somatic focal amplifications on chromosome 30 in canine oral melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chocteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary and Comparative Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), pp.214-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/vco.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTPN11 mutations in canine and human disseminated histiocytic sarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Botherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (6), pp.1657-1665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.32991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Genome-Wide Analysis of Long Non-Coding RNA Profiles in Canine Oral Melanomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Béguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.E:477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10060477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437599v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Missense Variant in MFSD12 Involved in Dilution of Phaeomelanin Leading to White or Cream Coat Color in Dogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Letko</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling of mouse samples using nanopore sequencing of cDNA and RNA molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sessegolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Cologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10050386⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.14908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51470-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153481v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Analysis of Long Non-Coding RNA Profiles in Canine Oral Melanomas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Primot</w:t>
+                <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Munyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10060477⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179210v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling of mouse samples using nanopore sequencing of cDNA and RNA molecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Dubarry</w:t>
+                <w:t xml:space="preserve">Identification of a Missense Variant in MFSD12 Involved in Dilution of Phaeomelanin Leading to White or Cream Coat Color in Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Botherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufaure de Citres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Letko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51470-9⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.E386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10050386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335574v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and functional predictions of canine long non-coding RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Le Beguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Botherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.13444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-31770-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-annotation, improved large-scale assembly and establishment of a catalogue of noncoding loci for the genome of the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214 (1), pp.219-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.14321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exome sequencing based approach for genome-wide association studies in the dog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart J. G. Broeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.15680. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-15947-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">FEELnc: a tool for long non-coding RNA annotation and its application to the dog transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (8), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500475v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEELnc: a tool for long non-coding RNA annotation and its application to the dog transcriptome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Lagoutte</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1306⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532061v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Human-Similar Gene Fusions in Canine Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (21), pp.5721-5727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-2691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Bioinformatics Pipeline for Transcriptome Sequencing Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1468, pp.E1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-4035-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Point Mutation in a lincRNA Upstream of GDNF Is Associated to a Canine Insensitivity to Pain: A Spontaneous Model for Human Sensory Neuropathies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Guaguère</w:t>
+                <w:t xml:space="preserve">A DOG SPONTANEOUS MODEL FOR HUMAN SENSORY NEUROPATHIES: IDENTIFICATION OF A MUTATION IN THE UPSTREAM REGION OF A NEUROTROPHIC FACTOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guaguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006482⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.289--290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/61953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439364v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DOG SPONTANEOUS MODEL FOR HUMAN SENSORY NEUROPATHIES: IDENTIFICATION OF A MUTATION IN THE UPSTREAM REGION OF A NEUROTROPHIC FACTOR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Guaguere</w:t>
+                <w:t xml:space="preserve">A Point Mutation in a lincRNA Upstream of GDNF Is Associated to a Canine Insensitivity to Pain: A Spontaneous Model for Human Sensory Neuropathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Plassais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guaguère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/61953⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), pp.e1006482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415930v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of long non-coding RNAs in insects genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.37 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cois.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved canine exome designs, featuring ncRNAs and increased coverage of protein coding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart J. G. Broeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Coopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert E. C. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah de Keulenaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), pp.12810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep12810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of transcript reconstruction methods for RNA-seq.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Steijger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep F Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pär G Engström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kokocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (12), pp.1177-1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmeth.2714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation and applications of genome mappability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Marco Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G. Knowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e30377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0030377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00664289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GENCODE v7 catalog of human long noncoding RNAs: Analysis of their gene structure, evolution, and expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Bussotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.1775-1789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.132159.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of the domestic dog genome sequence: finding the missing genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1-2), pp.124-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00335-011-9372-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00643182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape of transcription in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie A. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Dobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Lassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 489 (7414), pp.101-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature11233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genomic regions associated with phenotypic variation between dog breeds using selection mapping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhirami Ratnakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerli Rosengren Pielberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (10), pp.e1002316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00638834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des longs ARN non codants humains activateurs de la transcription des gènes. [Long non-coding RNAs with enhancer-like function in human cells].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderic Guigó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (4), pp.359-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2011274009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00589934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long noncoding RNAs with enhancer-like function in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Beringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiranmai Gumireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Bussotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 143 (1), pp.46-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the missing protein-coding gene catalog of the domestic dog.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine A. Ostrander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-10-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00366111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative genome approach to marker ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (2), pp.E50-E56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coat colour in dogs: identification of the merle locus in the Australian shepherd breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vilboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1746-6148-2-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6676,747 +5117,2306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating genome annotation using ANNEXA and long-read RNA sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaï Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of circulating tumor DNA as a biomarker for canine cancers: illustration in histiocytic sarcoma, oral malignant melanoma and multicentric lymphoma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Long-read assembly of a Great Dane genome highlights the contribution of GC-rich sequence and mobile elements to canine genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feichen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007320v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tree that hides the forest: identification of common predisposing loci in several hematopoietic cancers and several dog breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-read assembly of a Great Dane genome highlights the contribution of GC-rich sequence and mobile elements to canine genomes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Interest of circulating tumor DNA as a biomarker for canine cancers: illustration in histiocytic sarcoma, oral malignant melanoma and multicentric lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007309v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Munyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clonally reproducing generalist aphid pest colonises diverse host plants by rapid transcriptional plasticity of duplicated gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Mugford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract 6494: Genetically characterized canine tumoral cell lines are relevant models to test the efficacy of new targeted therapies: Example of anti-MDM2 targeted therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AACR Annual Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association for Cancer Research, Apr 2025, Chicago, United States. pp.6494-6494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.am2025-6494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing genome annotation with long-read RNA sequencing: Insights from the IGDRion Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lorthiois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrative genomics and gene networks for studying phenotypic plasticity in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Notre Dame, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pig chromosome X long non-coding RNA annotation and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Palasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">292 Lymphomas in dogs: spontaneous models to decipher the genetics of lymphomagenesis and new therapeutic options in dogs and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ulvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. De Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Malignant Lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lugano, Switzerland. pp.245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.2229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long non-­‐coding RNA in the pea aphid; identification and comparative expression in sexual and asexual embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Urbana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Analysis of LIPSS Coverage of Silicon Upon Irradiation with Multiple Double-fs-Pulse Sequences: The Impact of Carriers and Cumulative Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Höhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Laser Ablation, COLA 2013, Ischia, Italy 6-11 October 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Ischia, Italy. page 126 O-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00878679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of black silicon structural and electrical properties for photovoltaics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2010, Symposium I : Advanced silicon materials research for electronic and photovoltaic applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser Applications for Nanotechnology : Insights From Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE, High Power Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Santa Fe, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00487302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on laser-induced periodic structures and photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on High-Power Laser Ablation, HPLA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. pp.576-581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3507149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Luminosity Reduction in the ILC Head-on Scheme from Parasitic Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bambade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mathers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">P. Dadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Mugford</w:t>
+                <w:t xml:space="preserve">M.C. Alabau-Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02936181v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Particle Accelerator Conference 07 (PAC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Albuquerque, United States. pp.THPMN008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00170819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7460,51 +7460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Rusakovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7652,51 +7652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaid Hamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CominLabs day 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France. pp.1-1</w:t>
@@ -7738,90 +7738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling of mouse samples using nanopore sequencing of cDNA and RNA molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sessegolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Cologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Genome Biology and Technology General Meeting - AGBT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Marco Island, FL, United States</w:t>
@@ -7876,77 +7876,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
@@ -7988,90 +7988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Munyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
@@ -8094,346 +8094,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605848v1</w:t>
+                <w:t xml:space="preserve">hal-01621915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621915v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,103 +8488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane D. Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t>
@@ -8645,103 +8645,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nBioinformatics Pipeline for Transcriptome Sequencing Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enhancer RNAs : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1468 (Chapter 14), Humana Press Inc., 2017, Methods in Molecular Biology, 978-1-4939-4033-2. </w:t>
@@ -8779,103 +8779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics Pipeline for Transcriptome Sequencing Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enhancer RNAs - Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1468, </w:t>
@@ -8958,51 +8958,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse comparée des génomes : applications à l'identification de nouveaux gènes canins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Rennes 1, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9198,51 +9198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Confais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Primot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.am2025-6494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lorthiois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Bars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Palasca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ulv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;dan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Brito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2229" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;hm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Rosenfeld" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torregrosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00487302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Itina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00170819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bambade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dadoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alabau-Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Hoffmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Plassais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-030424-073201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridgett M Vonholdt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi G Parker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carmagnini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Prouteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mottier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-021-09928-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda L. Pendleton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feichen Shen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien J. Doucet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016274118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Prouteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Fornel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80332-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hedan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufaure de Citres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009395" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vco.12536" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02534873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ulv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Botherel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32991" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Letko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10050386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le B&#233;guec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10060477" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51470-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Le Beguec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31770-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14321" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart J. G. Broeckx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15947-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lagoutte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1306" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-2691" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6_17" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439364v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Correard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paradis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guagu&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006482" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01415930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Correard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plassais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagoutte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paradis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guaguere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61953" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coopman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert E. C. Verhoeven" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Keulenaer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12810" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Steijger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep F Abril" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G Engstr&#246;m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kokocinski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Akerman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2714" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664289v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marco Sola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Knowles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Raineri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030377" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Johnson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.132159.111" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9372-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216755v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie A. Davis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Merkel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dobin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Lassmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11233" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirami Ratnakumar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Axelsson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerli Rosengren Pielberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002316" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Guig&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011274009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668720v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Beringer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranmai Gumireddy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gardini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.09.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00366111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine A. Ostrander" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-62" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667668v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl321" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H&#233;dan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dr&#233;ano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilboux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-2-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007320v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devauchelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pendleton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doucet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402684v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Rusakovich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Fraboulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.17.649290" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9781493940332" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656330v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Hoffmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Plassais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-030424-073201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridgett M Vonholdt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi G Parker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carmagnini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Prouteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Primot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lorthiois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-021-09928-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda L. Pendleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feichen Shen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien J. Doucet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016274118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Prouteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Fornel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80332-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hedan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufaure de Citres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vco.12536" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02534873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ulv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Botherel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32991" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le B&#233;guec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10060477" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51470-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Letko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10050386" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Le Beguec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31770-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14321" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart J. G. Broeckx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15947-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lagoutte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-2691" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439359v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01415930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Correard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plassais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagoutte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paradis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guaguere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Correard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paradis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guagu&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006482" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coopman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert E. C. Verhoeven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Keulenaer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12810" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909081v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Steijger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep F Abril" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G Engstr&#246;m" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kokocinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Akerman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2714" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marco Sola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Knowles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Raineri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030377" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Johnson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.132159.111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9372-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie A. Davis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Merkel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dobin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Lassmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11233" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirami Ratnakumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Axelsson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerli Rosengren Pielberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002316" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Guig&#243;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011274009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Beringer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranmai Gumireddy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gardini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.09.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00366111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine A. Ostrander" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-62" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl321" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H&#233;dan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dr&#233;ano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilboux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-2-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007309v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pendleton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doucet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007317v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devauchelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Confais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.am2025-6494" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Bars" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788116v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Palasca" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ulv&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;dan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Brito" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2229" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878679v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;hm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Rosenfeld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torregrosa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00487302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Itina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507149" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00170819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bambade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dadoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alabau-Pons" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402684v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Rusakovich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Fraboulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.17.649290" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9781493940332" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656330v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>