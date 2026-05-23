--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,5048 +66,6607 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abstract 6494: Genetically characterized canine tumoral cell lines are relevant models to test the efficacy of new targeted therapies: Example of anti-MDM2 targeted therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AACR Annual Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association for Cancer Research, Apr 2025, Chicago, United States. pp.6494-6494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1538-7445.am2025-6494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing genome annotation with long-read RNA sequencing: Insights from the IGDRion Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lorthiois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrative genomics and gene networks for studying phenotypic plasticity in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bourneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Notre Dame, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pig chromosome X long non-coding RNA annotation and expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Palasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAG XXV - Plant and Animal Genome Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">292 Lymphomas in dogs: spontaneous models to decipher the genetics of lymphomagenesis and new therapeutic options in dogs and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ulvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. De Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Malignant Lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lugano, Switzerland. pp.245, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.2229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long non-­‐coding RNA in the pea aphid; identification and comparative expression in sexual and asexual embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arthropod Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Urbana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Analysis of LIPSS Coverage of Silicon Upon Irradiation with Multiple Double-fs-Pulse Sequences: The Impact of Carriers and Cumulative Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Höhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkadi Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Laser Ablation, COLA 2013, Ischia, Italy 6-11 October 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Ischia, Italy. page 126 O-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00878679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of black silicon structural and electrical properties for photovoltaics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torregrosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2010, Symposium I : Advanced silicon materials research for electronic and photovoltaic applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser Applications for Nanotechnology : Insights From Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Shcheblanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stoian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Audouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE, High Power Laser Ablation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Santa Fe, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00487302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on laser-induced periodic structures and photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E. Itina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Halbwax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on High-Power Laser Ablation, HPLA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, United States. pp.576-581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3507149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Luminosity Reduction in the ILC Head-on Scheme from Parasitic Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bambade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Alabau-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Particle Accelerator Conference 07 (PAC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Albuquerque, United States. pp.THPMN008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00170819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long non-coding RNAs in dogs: comparative insights across species and breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaï Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-animal-030424-073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and human-driven selection of a single non-coding body size variant in ancient and modern canids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridgett M Vonholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi G Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Carmagnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (4), pp.889-897.e9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2021.12.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canine Oral Melanoma Genomic and Transcriptomic Study Defines Two Molecular Subgroups with Different Therapeutical Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Mottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (2), pp.276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers14020276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LncRNAs in domesticated animals: from dog to livestock species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lorthiois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (2), pp.248-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00335-021-09928-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-read assembly of a Great Dane genome highlights the contribution of GC-rich sequence and mobile elements to canine genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Halo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda L. Pendleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feichen Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien J. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 118 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2016274118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating tumor DNA is detectable in canine histiocytic sarcoma, oral malignant melanoma, and multicentric lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Fornel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-80332-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of common predisposing loci to hematopoietic cancers in four dog breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dufaure de Citres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (4), pp.e1009395. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic value of somatic focal amplifications on chromosome 30 in canine oral melanoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chocteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary and Comparative Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (2), pp.214-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/vco.12536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTPN11 mutations in canine and human disseminated histiocytic sarcoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Botherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (6), pp.1657-1665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.32991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Analysis of Long Non-Coding RNA Profiles in Canine Oral Melanomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Béguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (6), pp.E:477. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/genes10060477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling of mouse samples using nanopore sequencing of cDNA and RNA molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sessegolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Cologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.14908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-51470-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Identification of a Missense Variant in MFSD12 Involved in Dilution of Phaeomelanin Leading to White or Cream Coat Color in Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Botherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufaure de Citres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Letko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), pp.E386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10050386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437599v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Missense Variant in MFSD12 Involved in Dilution of Phaeomelanin Leading to White or Cream Coat Color in Dogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Letko</w:t>
+                <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Munyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10050386⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153481v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation and functional predictions of canine long non-coding RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Le Beguec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Botherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.13444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-31770-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-annotation, improved large-scale assembly and establishment of a catalogue of noncoding loci for the genome of the model brown alga Ectocarpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Sterck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214 (1), pp.219-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.14321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C. Mathers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431420v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exome sequencing based approach for genome-wide association studies in the dog</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">FEELnc: a tool for long non-coding RNA annotation and its application to the dog transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-15947-9⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (8), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659287v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEELnc: a tool for long non-coding RNA annotation and its application to the dog transcriptome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">An exome sequencing based approach for genome-wide association studies in the dog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart J. G. Broeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Mottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Lagoutte</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1306⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.15680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-15947-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532061v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-016-1145-3⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500475v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Human-Similar Gene Fusions in Canine Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ulvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 77 (21), pp.5721-5727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-2691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Bioinformatics Pipeline for Transcriptome Sequencing Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1468, pp.E1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-4035-6_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Rapid transcriptional plasticity of duplicated gene clusters enables a clonally reproducing aphid to colonise diverse plant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas C. Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam T. Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-017-1202-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DOG SPONTANEOUS MODEL FOR HUMAN SENSORY NEUROPATHIES: IDENTIFICATION OF A MUTATION IN THE UPSTREAM REGION OF A NEUROTROPHIC FACTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guaguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (3), pp.289--290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/61953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Point Mutation in a lincRNA Upstream of GDNF Is Associated to a Canine Insensitivity to Pain: A Spontaneous Model for Human Sensory Neuropathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guaguère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (12), pp.e1006482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of long non-coding RNAs in insects genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.37 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cois.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved canine exome designs, featuring ncRNAs and increased coverage of protein coding genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart J. G. Broeckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Coopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert E. C. Verhoeven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah de Keulenaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), pp.12810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep12810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of transcript reconstruction methods for RNA-seq.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Steijger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep F Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pär G Engström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kokocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (12), pp.1177-1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmeth.2714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation and applications of genome mappability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Marco Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G. Knowles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (1), pp.e30377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0030377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00664289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GENCODE v7 catalog of human long noncoding RNAs: Analysis of their gene structure, evolution, and expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Bussotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tanzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, pp.1775-1789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.132159.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of the domestic dog genome sequence: finding the missing genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1-2), pp.124-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00335-011-9372-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00643182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape of transcription in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie A. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika Merkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Dobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Lassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 489 (7414), pp.101-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature11233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genomic regions associated with phenotypic variation between dog breeds using selection mapping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhirami Ratnakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerli Rosengren Pielberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (10), pp.e1002316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00638834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des longs ARN non codants humains activateurs de la transcription des gènes. [Long non-coding RNAs with enhancer-like function in human cells].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roderic Guigó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (4), pp.359-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/2011274009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00589934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long noncoding RNAs with enhancer-like function in human cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Beringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiranmai Gumireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Bussotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 143 (1), pp.46-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the missing protein-coding gene catalog of the domestic dog.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine A. Ostrander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-10-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00366111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative genome approach to marker ordering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon de Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (2), pp.E50-E56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coat colour in dogs: identification of the merle locus in the Australian shepherd breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dréano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Vilboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1746-6148-2-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5117,2306 +6676,747 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating genome annotation using ANNEXA and long-read RNA sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolaï Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Plassais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-read assembly of a Great Dane genome highlights the contribution of GC-rich sequence and mobile elements to canine genomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Derrien</w:t>
+                <w:t xml:space="preserve">The tree that hides the forest: identification of common predisposing loci in several hematopoietic cancers and several dog breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007309v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tree that hides the forest: identification of common predisposing loci in several hematopoietic cancers and several dog breeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Interest of circulating tumor DNA as a biomarker for canine cancers: illustration in histiocytic sarcoma, oral malignant melanoma and multicentric lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Fornel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Devauchelle</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007317v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of circulating tumor DNA as a biomarker for canine cancers: illustration in histiocytic sarcoma, oral malignant melanoma and multicentric lymphoma</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long-read assembly of a Great Dane genome highlights the contribution of GC-rich sequence and mobile elements to canine genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Halo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Pendleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feichen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007320v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Munyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clonally reproducing generalist aphid pest colonises diverse host plants by rapid transcriptional plasticity of duplicated gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazhou Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemy Kaithakottil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mugford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936181v1</w:t>
-              </w:r>
-[...1557 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00170819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7460,51 +7460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Rusakovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Fraboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7652,51 +7652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaid Hamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CominLabs day 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France. pp.1-1</w:t>
@@ -7738,90 +7738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome profiling of mouse samples using nanopore sequencing of cDNA and RNA molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sessegolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Cologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Genome Biology and Technology General Meeting - AGBT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Marco Island, FL, United States</w:t>
@@ -7876,77 +7876,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
@@ -7988,90 +7988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylie Munyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
@@ -8100,103 +8100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t>
@@ -8225,103 +8225,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
@@ -8363,77 +8363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8488,103 +8488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane D. Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t>
@@ -8645,103 +8645,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nBioinformatics Pipeline for Transcriptome Sequencing Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enhancer RNAs : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1468 (Chapter 14), Humana Press Inc., 2017, Methods in Molecular Biology, 978-1-4939-4033-2. </w:t>
@@ -8779,103 +8779,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioinformatics Pipeline for Transcriptome Sequencing Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enhancer RNAs - Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1468, </w:t>
@@ -8958,51 +8958,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse comparée des génomes : applications à l'identification de nouveaux gènes canins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Rennes 1, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9198,51 +9198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Hoffmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Plassais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-030424-073201" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridgett M Vonholdt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi G Parker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carmagnini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555450v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Prouteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mottier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Primot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020276" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lorthiois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-021-09928-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda L. Pendleton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feichen Shen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien J. Doucet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016274118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Prouteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Fornel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80332-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215819v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hedan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufaure de Citres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009395" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vco.12536" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02534873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ulv&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Botherel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32991" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le B&#233;guec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10060477" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51470-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Letko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10050386" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Le Beguec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31770-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145812v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14321" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart J. G. Broeckx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15947-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lagoutte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-2691" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439359v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01415930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Correard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plassais" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagoutte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paradis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guaguere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61953" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Correard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paradis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guagu&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006482" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coopman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert E. C. Verhoeven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Keulenaer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12810" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909081v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Steijger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep F Abril" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G Engstr&#246;m" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kokocinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Akerman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2714" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664289v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marco Sola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Knowles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Raineri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030377" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205054v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Johnson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.132159.111" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643182v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9372-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie A. Davis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Merkel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dobin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Lassmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11233" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirami Ratnakumar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Axelsson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerli Rosengren Pielberg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002316" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Guig&#243;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011274009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668720v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Beringer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranmai Gumireddy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gardini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.09.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00366111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine A. Ostrander" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-62" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl321" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068391v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H&#233;dan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dr&#233;ano" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilboux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-2-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007309v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pendleton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doucet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007317v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devauchelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Confais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.am2025-6494" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Bars" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788116v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Palasca" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ulv&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;dan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Brito" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2229" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878679v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;hm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Rosenfeld" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torregrosa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00487302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568639v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Itina" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507149" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00170819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bambade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dadoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alabau-Pons" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402684v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Rusakovich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Fraboulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.17.649290" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9781493940332" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656330v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Confais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Primot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.am2025-6494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Besson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lorthiois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Le Bars" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01566438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourneuf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Palasca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Anton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01163617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ulv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;dan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Brito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.2229" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00878679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;hm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadi Rosenfeld" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574120v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Halbwax" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torregrosa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00487302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Shcheblanov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Colombier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stoian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Audouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568639v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Itina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3507149" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00170819v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brossard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bambade" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dadoun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Alabau-Pons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239477v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Hoffmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Plassais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-030424-073201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridgett M Vonholdt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi G Parker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carmagnini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Prouteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Mottier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bachelot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14020276" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467210v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-021-09928-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda L. Pendleton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feichen Shen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien J. Doucet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2016274118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Prouteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Fornel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80332-y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hedan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Vaysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufaure de Citres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009395" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vco.12536" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02534873v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ulv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Botherel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32991" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02179210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le B&#233;guec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10060477" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02335574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sessegolo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Cologne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51470-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153481v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Letko" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10050386" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01888670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Le Beguec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31770-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cormier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14321" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500475v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C. Mathers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemy Kaithakottil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam T. Mugford" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-1145-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lagoutte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1306" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659287v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart J. G. Broeckx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15947-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01647128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bahin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-2691" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6_17" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588181v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1202-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01415930v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Correard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plassais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lagoutte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paradis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guaguere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61953" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Correard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paradis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guagu&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006482" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2015.01.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01187322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coopman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert E. C. Verhoeven" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Keulenaer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12810" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Steijger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep F Abril" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r G Engstr&#246;m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kokocinski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Akerman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2714" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00664289v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Marco Sola" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Knowles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Raineri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030377" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205054v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Johnson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bussotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tanzer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.132159.111" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00643182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-011-9372-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216755v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie A. Davis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Merkel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dobin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Lassmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11233" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00638834v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhirami Ratnakumar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Axelsson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerli Rosengren Pielberg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002316" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00589934v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderic Guig&#243;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2011274009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668720v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Beringer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranmai Gumireddy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gardini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2010.09.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00366111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine A. Ostrander" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-62" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667668v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon de Givry" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Galibert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl321" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit H&#233;dan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Corre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dr&#233;ano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vilboux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-2-9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Devauchelle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007320v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007309v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pendleton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doucet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936181v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mugford" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402684v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Rusakovich" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Corre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Fraboulet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Galibert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.04.17.649290" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Berton" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belaid Hamoum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788591v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6_14" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9781493940332" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-4035-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00656330v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>