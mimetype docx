--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -554,961 +554,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward machine-assisted tuning avoiding the underestimation of uncertainty in climate change projections</w:t>
+                <w:t xml:space="preserve">Improving Antarctic Bottom Water precursors in NEMO for climate applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Katherine Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brady Ferster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+                <w:t xml:space="preserve">clement rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionela Musat</w:t>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (29), </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.3629-3650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf2758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-16-3629-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219883v1</w:t>
+                <w:t xml:space="preserve">insu-04188269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Antarctic Bottom Water precursors in NEMO for climate applications</w:t>
+                <w:t xml:space="preserve">Toward machine-assisted tuning avoiding the underestimation of uncertainty in climate change projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Hutchinson</w:t>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brady Ferster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">clement rousset</w:t>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
+                <w:t xml:space="preserve">Ionela Musat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.3629-3650. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (29), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-16-3629-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf2758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04188269v1</w:t>
+                <w:t xml:space="preserve">hal-04219883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are general circulation models obsolete?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explainable artificial intelligence for Bayesian neural networks: towards trustworthy predictions of ocean dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana C. A. Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Sonnewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Balaji</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (47), pp.e2202075119. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (11), pp.e2022MS003162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2202075119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022MS003162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970561v1</w:t>
+                <w:t xml:space="preserve">hal-03810636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable artificial intelligence for Bayesian neural networks: towards trustworthy predictions of ocean dynamics</w:t>
+                <w:t xml:space="preserve">First Observations of Seasonal Variability in Water Mass Properties Across the Agulhas Current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana C. A. Clare</w:t>
+                <w:t xml:space="preserve">Laura Braby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maike Sonnewald</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamaryn Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022MS003162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021jc018107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810636v1</w:t>
+                <w:t xml:space="preserve">hal-03811159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observations of Seasonal Variability in Water Mass Properties Across the Agulhas Current</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMOC Recent and Future Trends: A Crucial Role for Oceanic Resolution and Greenland Melting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamaryn Morris</w:t>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Novelli</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021jc018107⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.838310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2022.838310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811159v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMOC Recent and Future Trends: A Crucial Role for Oceanic Resolution and Greenland Melting?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traccs : un nouveau « programme et équipement prioritaire de recherche » exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Blaizot</w:t>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devilliers</w:t>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Mélia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fclim.2022.838310⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841884v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traccs : un nouveau « programme et équipement prioritaire de recherche » exploratoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Morin</w:t>
+                <w:t xml:space="preserve">Are general circulation models obsolete?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Mélia</w:t>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119, pp.002. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (47), pp.e2202075119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2202075119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917833v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR ensemble of extended historical simulations</w:t>
               </w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.e2021MS002565. </w:t>
@@ -1628,64 +1628,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tuning Strategy of IPSL‐CM6A‐LR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,51 +1775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased risk of near term global warming due to a recent AMOC weakening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,77 +1896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A realistic Greenland ice sheet and surrounding glaciers and ice caps melting in a coupled climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,51 +2432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Mass Characteristics and Distribution Adjacent to Larsen C Ice Shelf, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dowdeswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (4), </w:t>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clement rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (6), pp.e2019JC015847. </w:t>
@@ -2828,805 +2828,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and salinity anomalies in the North Atlantic subpolar gyre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of CMIP6 DECK Experiments With CNRM‐CM6‐1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gourrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Stéphane Sénési</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Juza</w:t>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Szekely</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.2177-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019ms001683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913881v1</w:t>
+                <w:t xml:space="preserve">hal-02346111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of CMIP6 DECK Experiments With CNRM‐CM6‐1</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature and salinity anomalies in the North Atlantic subpolar gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Decharme</w:t>
+                <w:t xml:space="preserve">Jérôme Gourrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Juza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.S93+</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346111v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preindustrial control simulations with HadGEM3‐GC3.1 for CMIP6</w:t>
+                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew B Menary</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Kuhlbrodt</w:t>
+                <w:t xml:space="preserve">Neville Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Ridley</w:t>
+                <w:t xml:space="preserve">Ananda Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Andrews</w:t>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Dimdore‐miles</w:t>
+                <w:t xml:space="preserve">Katja Fennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (12), pp.3049-3075. </w:t>
+              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (sup1), pp.S1-S142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018MS001495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1755876X.2018.1489208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190743v1</w:t>
+                <w:t xml:space="preserve">hal-02361874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report</w:t>
+                <w:t xml:space="preserve">Preindustrial control simulations with HadGEM3‐GC3.1 for CMIP6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+                <w:t xml:space="preserve">Matthew B Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neville Smith</w:t>
+                <w:t xml:space="preserve">Till Kuhlbrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananda Pascual</w:t>
+                <w:t xml:space="preserve">Jeff Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+                <w:t xml:space="preserve">Martin Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Fennel</w:t>
+                <w:t xml:space="preserve">Oscar Dimdore‐miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (sup1), pp.S1-S142. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.3049-3075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1755876X.2018.1489208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018MS001495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361874v1</w:t>
+                <w:t xml:space="preserve">hal-02190743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small pelagic fish responses to fine-scale oceanographic conditions: implications for the endangered African penguin</w:t>
+                <w:t xml:space="preserve">Spatio-temporal characteristics of Agulhas leakage: a model inter-comparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistair M. Mcinnes</w:t>
+                <w:t xml:space="preserve">L. Holton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter G. Ryan</w:t>
+                <w:t xml:space="preserve">B. C. Backeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Lacerda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Benjamin Loveday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne S. Goschen</w:t>
+                <w:t xml:space="preserve">J. C. Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 569, pp.187-203. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (7-8), pp.2107-2121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps12089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3193-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630751v1</w:t>
+                <w:t xml:space="preserve">hal-01491458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal characteristics of Agulhas leakage: a model inter-comparison study</w:t>
+                <w:t xml:space="preserve">Small pelagic fish responses to fine-scale oceanographic conditions: implications for the endangered African penguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Holton</w:t>
+                <w:t xml:space="preserve">Alistair M. Mcinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Hermes</w:t>
+                <w:t xml:space="preserve">Wayne S. Goschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (7-8), pp.2107-2121. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 569, pp.187-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3193-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps12089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491458v1</w:t>
+                <w:t xml:space="preserve">hal-01630751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The North Atlantic eddy heat transport and its relation with the vertical tilting of the Gulf Stream axis</w:t>
               </w:r>
@@ -4104,1432 +4104,1432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of North Atlantic Ocean Circulation to Atmospheric Weather Regimes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CMIP5 Model Intercomparison of Freshwater Budget and Circulation in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Curry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym M'Sadek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-0217.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (9), pp.3298-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-12-00700.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132189v1</w:t>
+                <w:t xml:space="preserve">hal-01128173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMIP5 Model Intercomparison of Freshwater Budget and Circulation in the North Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements of simulated Western North Atlantic current system and impacts on the AMOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-12-00700.1⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128173v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of simulated Western North Atlantic current system and impacts on the AMOC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Talandier</w:t>
+                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Benshila</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 79, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.243-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-10-243-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944219v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des régimes de temps atmosphériques sur la circulation océanique de l'Atlantique Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (2), pp.243-255. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (87), pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-10-243-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/54335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128112v1</w:t>
+                <w:t xml:space="preserve">hal-01156419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des régimes de temps atmosphériques sur la circulation océanique de l'Atlantique Nord</w:t>
+                <w:t xml:space="preserve">Response of North Atlantic Ocean Circulation to Atmospheric Weather Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (87), pp.38-44. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp.179-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/54335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-0217.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156419v1</w:t>
+                <w:t xml:space="preserve">hal-01132189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the winter North-Atlantic weather regimes on subtropical sea-surface height variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
+                <w:t xml:space="preserve">On the evolution of the oceanic component of the IPSL climate models from CMIP3 to CMIP5: A mean state comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1578-7⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.167-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156420v1</w:t>
+                <w:t xml:space="preserve">hal-00941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface vertical PV fluxes and subtropical mode water formation in an eddy-resolving numerical simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maze</w:t>
+                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chronis</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2.2013.02.026⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.2293-2326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/OSD-10-2293-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836525v1</w:t>
+                <w:t xml:space="preserve">hal-00941563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution of the oceanic component of the IPSL climate models from CMIP3 to CMIP5: A mean state comparison</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Talandier</w:t>
+                <w:t xml:space="preserve">The CNRM-CM5.1 global climate model: description and basic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2091-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-011-1259-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941568v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oceanic hindcast simulations at high resolution suggest that the Atlantic MOC is bistable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Sommer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10, pp.2293-2326. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.3069-3073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/OSD-10-2293-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941563v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CNRM-CM5.1 global climate model: description and basic evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface vertical PV fluxes and subtropical mode water formation in an eddy-resolving numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+                <w:t xml:space="preserve">Guillaume Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
+                <w:t xml:space="preserve">John Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Decharme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
+                <w:t xml:space="preserve">Alexandre Chronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.2091-2121. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91, pp.128-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00382-011-1259-Y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2.2013.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833024v1</w:t>
+                <w:t xml:space="preserve">hal-00836525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic hindcast simulations at high resolution suggest that the Atlantic MOC is bistable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the winter North-Atlantic weather regimes on subtropical sea-surface height variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5-6), pp.1159-1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1578-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/GRL.50534⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872044v1</w:t>
+                <w:t xml:space="preserve">hal-01156420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy contributions to the meridional transport of salt in the North Atlantic</w:t>
               </w:r>
@@ -5775,51 +5775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frankignoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Curry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (6), pp.777-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6085,51 +6085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Annual to Decadal Peaks of Variability in the Response of Simple Ocean Models to Stochastic Forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,51 +6189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the meridional transport in a 1.5-layer ocean model to localized mass sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,51 +7091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF76E241"/>
+    <w:nsid w:val="7ADA841A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7322,51 +7322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deshayes-julie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1462-686X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127284702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kamm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-8091-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Balwada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Abernathey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Acharya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Adcroft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Brener" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/jose.00241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homer Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balaji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ms003367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Ferster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf2758" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hutchinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3629-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202075119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. A. Clare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Sonnewald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Novelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc018107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herbaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blaizot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devilliers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.838310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26370-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05816-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bricaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5465-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Colombo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3347-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dowdeswell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hausmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913881v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gourrion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Juza" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Szekely" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Menary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhlbrodt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ridley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrews" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dimdore&#8208;miles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001495" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fennel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2018.1489208" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630751v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair M. Mcinnes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter G. Ryan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lacerda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne S. Goschen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12089" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491458v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Backeberg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveday" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Hermes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3193-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0172.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Griffies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Danabasoglu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Durack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Adcroft" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3231-2016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-14-00631.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-0217.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Curry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym M'Sadek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00700.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944219v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.12.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128112v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-243-2014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156419v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54335" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1578-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZZSH04X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marshall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chronis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2.2013.02.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.09.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/OSD-10-2293-2013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1259-Y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716455v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dussin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007927" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Straneo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Spall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954757" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frankignoul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0523-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ98NVMR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI1882.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Drange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2006.12.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZJGXBD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sirven" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO3095.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224006779698404" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO2793.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03985401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De la Torre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laigre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937213v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Meunier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gachon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01138805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03811037v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deshayes-julie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1462-686X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127284702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kamm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-8091-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Balwada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Abernathey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Acharya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Adcroft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Brener" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/jose.00241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homer Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balaji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ms003367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hutchinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3629-2023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Ferster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf2758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. A. Clare" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Sonnewald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003162" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn Morris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Novelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc018107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herbaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blaizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devilliers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.838310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202075119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26370-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05816-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bricaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5465-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Colombo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3347-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dowdeswell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hausmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gourrion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Juza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Szekely" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fennel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2018.1489208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Menary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhlbrodt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ridley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrews" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dimdore&#8208;miles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001495" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Backeberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveday" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Hermes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3193-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair M. Mcinnes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lacerda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne S. Goschen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12089" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0172.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Griffies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Danabasoglu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Durack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Adcroft" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3231-2016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-14-00631.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Curry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym M'Sadek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00700.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.12.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-243-2014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54335" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-0217.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941568v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.09.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/OSD-10-2293-2013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833024v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1259-Y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836525v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marshall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chronis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2.2013.02.026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1578-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZZSH04X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716455v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dussin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007927" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Straneo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Spall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954757" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frankignoul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0523-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ98NVMR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI1882.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Drange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2006.12.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZJGXBD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sirven" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO3095.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224006779698404" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO2793.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03985401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De la Torre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laigre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937213v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Meunier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gachon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01138805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03811037v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>