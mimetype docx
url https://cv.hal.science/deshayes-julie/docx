--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -554,961 +554,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Antarctic Bottom Water precursors in NEMO for climate applications</w:t>
+                <w:t xml:space="preserve">Toward machine-assisted tuning avoiding the underestimation of uncertainty in climate change projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Hutchinson</w:t>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brady Ferster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">clement rousset</w:t>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
+                <w:t xml:space="preserve">Ionela Musat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, pp.3629-3650. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (29), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-16-3629-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf2758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04188269v1</w:t>
+                <w:t xml:space="preserve">hal-04219883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward machine-assisted tuning avoiding the underestimation of uncertainty in climate change projections</w:t>
+                <w:t xml:space="preserve">Improving Antarctic Bottom Water precursors in NEMO for climate applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Katherine Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brady Ferster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Christian Éthé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+                <w:t xml:space="preserve">clement rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionela Musat</w:t>
+                <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (29), </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.3629-3650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf2758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-16-3629-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219883v1</w:t>
+                <w:t xml:space="preserve">insu-04188269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable artificial intelligence for Bayesian neural networks: towards trustworthy predictions of ocean dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are general circulation models obsolete?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana C. A. Clare</w:t>
+                <w:t xml:space="preserve">Fleur Couvreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maike Sonnewald</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (11), pp.e2022MS003162. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (47), pp.e2202075119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022MS003162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2202075119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810636v1</w:t>
+                <w:t xml:space="preserve">hal-03970561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Observations of Seasonal Variability in Water Mass Properties Across the Agulhas Current</w:t>
+                <w:t xml:space="preserve">Explainable artificial intelligence for Bayesian neural networks: towards trustworthy predictions of ocean dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Braby</w:t>
+                <w:t xml:space="preserve">Mariana C. A. Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Sonnewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021jc018107⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (11), pp.e2022MS003162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022MS003162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811159v1</w:t>
+                <w:t xml:space="preserve">hal-03810636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMOC Recent and Future Trends: A Crucial Role for Oceanic Resolution and Greenland Melting?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Observations of Seasonal Variability in Water Mass Properties Across the Agulhas Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Braby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+                <w:t xml:space="preserve">Tamaryn Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Devilliers</w:t>
+                <w:t xml:space="preserve">Guillaume Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fclim.2022.838310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021jc018107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841884v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traccs : un nouveau « programme et équipement prioritaire de recherche » exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMOC Recent and Future Trends: A Crucial Role for Oceanic Resolution and Greenland Melting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masa Kageyama</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Braconnot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Marion Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0073⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.838310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2022.838310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917833v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are general circulation models obsolete?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Balaji</w:t>
+                <w:t xml:space="preserve">Traccs : un nouveau « programme et équipement prioritaire de recherche » exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Couvreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">David Salas y Mélia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Gautrais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (47), pp.e2202075119. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119, pp.002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2202075119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970561v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR ensemble of extended historical simulations</w:t>
               </w:r>
@@ -1546,51 +1546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (9), pp.e2021MS002565. </w:t>
@@ -1628,64 +1628,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tuning Strategy of IPSL‐CM6A‐LR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,51 +1775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased risk of near term global warming due to a recent AMOC weakening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,77 +1896,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A realistic Greenland ice sheet and surrounding glaciers and ice caps melting in a coupled climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devilliers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2024,295 +2024,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-grid algorithm for passive tracer transport in the NEMO ocean circulation model: a case study with the NEMO OGCM (version 3.6)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bricaud</w:t>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Sommer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+                <w:t xml:space="preserve">Anna Lea Albright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-5465-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003504v1</w:t>
+                <w:t xml:space="preserve">hal-02875593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-grid algorithm for passive tracer transport in the NEMO ocean circulation model: a case study with the NEMO OGCM (version 3.6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lea Albright</w:t>
+                <w:t xml:space="preserve">Clément Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+                <w:t xml:space="preserve">Christophe Calone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.5465-5483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-5465-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875593v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation of the Denmark Strait overflow in a z-coordinate eddying configuration of the NEMO (v3.6) ocean model: resolution and parameter impacts</w:t>
               </w:r>
@@ -2432,51 +2432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Mass Characteristics and Distribution Adjacent to Larsen C Ice Shelf, Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hutchinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Dowdeswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (4), </w:t>
@@ -2618,51 +2618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mathiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">clement rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (6), pp.e2019JC015847. </w:t>
@@ -2694,671 +2694,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of CNRM Earth‐System model, CNRM‐ESM 2‐1: role of Earth system processes in present‐day and future climate</w:t>
+                <w:t xml:space="preserve">Temperature and salinity anomalies in the North Atlantic subpolar gyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Séférian</w:t>
+                <w:t xml:space="preserve">Jérôme Gourrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Mélanie Juza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Michou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanguy Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.S93+</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403201v1</w:t>
+                <w:t xml:space="preserve">hal-02913881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of CMIP6 DECK Experiments With CNRM‐CM6‐1</w:t>
+                <w:t xml:space="preserve">Evaluation of CNRM Earth‐System model, CNRM‐ESM 2‐1: role of Earth system processes in present‐day and future climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurore Voldoire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (7), pp.2177-2213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019ms001683⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (12), pp.4182-4227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS001791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346111v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and salinity anomalies in the North Atlantic subpolar gyre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of CMIP6 DECK Experiments With CNRM‐CM6‐1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saint‐martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sénési</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gourrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Bertrand Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Juza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.2177-2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019ms001683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913881v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report</w:t>
+                <w:t xml:space="preserve">Preindustrial control simulations with HadGEM3‐GC3.1 for CMIP6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+                <w:t xml:space="preserve">Matthew B Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neville Smith</w:t>
+                <w:t xml:space="preserve">Till Kuhlbrodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananda Pascual</w:t>
+                <w:t xml:space="preserve">Jeff Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brasseur</w:t>
+                <w:t xml:space="preserve">Martin Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Fennel</w:t>
+                <w:t xml:space="preserve">Oscar Dimdore‐miles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (sup1), pp.S1-S142. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.3049-3075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1755876X.2018.1489208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018MS001495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361874v1</w:t>
+                <w:t xml:space="preserve">hal-02190743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preindustrial control simulations with HadGEM3‐GC3.1 for CMIP6</w:t>
+                <w:t xml:space="preserve">Copernicus Marine Service Ocean State Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew B Menary</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Till Kuhlbrodt</w:t>
+                <w:t xml:space="preserve">Neville Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Ridley</w:t>
+                <w:t xml:space="preserve">Ananda Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Andrews</w:t>
+                <w:t xml:space="preserve">Pierre Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Dimdore‐miles</w:t>
+                <w:t xml:space="preserve">Katja Fennel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (12), pp.3049-3075. </w:t>
+              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (sup1), pp.S1-S142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018MS001495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1755876X.2018.1489208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190743v1</w:t>
+                <w:t xml:space="preserve">hal-02361874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal characteristics of Agulhas leakage: a model inter-comparison study</w:t>
               </w:r>
@@ -3915,51 +3915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (19), pp.7503-7517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4104,399 +4104,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01126661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMIP5 Model Intercomparison of Freshwater Budget and Circulation in the North Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of North Atlantic Ocean Circulation to Atmospheric Weather Regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rym M'Sadek</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-12-00700.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp.179-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-0217.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128173v1</w:t>
+                <w:t xml:space="preserve">hal-01132189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of simulated Western North Atlantic current system and impacts on the AMOC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CMIP5 Model Intercomparison of Freshwater Budget and Circulation in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Curry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym M'Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.12.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (9), pp.3298-3317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-12-00700.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944219v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements of simulated Western North Atlantic current system and impacts on the AMOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (2), pp.243-255. </w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-10-243-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocemod.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128112v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des régimes de temps atmosphériques sur la circulation océanique de l'Atlantique Nord</w:t>
               </w:r>
@@ -4593,943 +4576,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of North Atlantic Ocean Circulation to Atmospheric Weather Regimes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
+                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44 (1), pp.179-201. </w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.243-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JPO-D-12-0217.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/os-10-243-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132189v1</w:t>
+                <w:t xml:space="preserve">hal-01128112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution of the oceanic component of the IPSL climate models from CMIP3 to CMIP5: A mean state comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+                <w:t xml:space="preserve">Impact of the winter North-Atlantic weather regimes on subtropical sea-surface height variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5-6), pp.1159-1171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1578-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.09.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941568v1</w:t>
+                <w:t xml:space="preserve">hal-01156420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface vertical PV fluxes and subtropical mode water formation in an eddy-resolving numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/OSD-10-2293-2013⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91, pp.128-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2.2013.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941563v1</w:t>
+                <w:t xml:space="preserve">hal-00836525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CNRM-CM5.1 global climate model: description and basic evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
+                <w:t xml:space="preserve">On the evolution of the oceanic component of the IPSL climate models from CMIP3 to CMIP5: A mean state comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00382-011-1259-Y⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.167-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833024v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanic hindcast simulations at high resolution suggest that the Atlantic MOC is bistable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.3069-3073. </w:t>
+              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.2293-2326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/GRL.50534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/OSD-10-2293-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872044v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface vertical PV fluxes and subtropical mode water formation in an eddy-resolving numerical simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CNRM-CM5.1 global climate model: description and basic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Maze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Marshall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chronis</w:t>
+                <w:t xml:space="preserve">B. Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91, pp.128-138. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2091-2121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2.2013.02.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S00382-011-1259-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836525v1</w:t>
+                <w:t xml:space="preserve">hal-00833024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the winter North-Atlantic weather regimes on subtropical sea-surface height variability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Barrier</w:t>
+                <w:t xml:space="preserve">Oceanic hindcast simulations at high resolution suggest that the Atlantic MOC is bistable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanne Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1578-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.3069-3073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/GRL.50534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156420v1</w:t>
+                <w:t xml:space="preserve">hal-00872044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy contributions to the meridional transport of salt in the North Atlantic</w:t>
               </w:r>
@@ -5775,51 +5775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frankignoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Curry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (6), pp.777-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6085,51 +6085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Annual to Decadal Peaks of Variability in the Response of Simple Ocean Models to Stochastic Forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,51 +6189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of the meridional transport in a 1.5-layer ocean model to localized mass sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Herbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,51 +7091,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ADA841A"/>
+    <w:nsid w:val="E3F3966F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7322,51 +7322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deshayes-julie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1462-686X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127284702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kamm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-8091-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Balwada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Abernathey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Acharya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Adcroft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Brener" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/jose.00241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homer Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balaji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ms003367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hutchinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3629-2023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Ferster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf2758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810636v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. A. Clare" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Sonnewald" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003162" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn Morris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Novelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc018107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herbaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blaizot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devilliers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.838310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0073" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202075119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26370-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05816-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bricaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5465-2020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Colombo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3347-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dowdeswell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hausmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gourrion" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Juza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Szekely" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fennel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2018.1489208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Menary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhlbrodt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ridley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrews" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dimdore&#8208;miles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001495" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Backeberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveday" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Hermes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3193-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair M. Mcinnes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lacerda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne S. Goschen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12089" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0172.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Griffies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Danabasoglu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Durack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Adcroft" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3231-2016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-14-00631.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Curry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym M'Sadek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00700.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944219v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.12.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-243-2014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54335" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-0217.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941568v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.09.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941563v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/OSD-10-2293-2013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833024v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1259-Y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836525v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marshall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chronis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2.2013.02.026" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1578-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZZSH04X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716455v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dussin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007927" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Straneo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Spall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954757" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frankignoul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0523-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ98NVMR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI1882.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Drange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2006.12.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZJGXBD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sirven" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO3095.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224006779698404" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO2793.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03985401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De la Torre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laigre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937213v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Meunier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gachon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01138805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03811037v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deshayes-julie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1462-686X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127284702" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424283v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kamm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-8091-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410428v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruv Balwada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Abernathey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Acharya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Adcroft" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Brener" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/jose.00241" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homer Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Balaji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ms003367" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Ferster" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionela Musat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf2758" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188269v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hutchinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian &#201;th&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir de Lavergne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3629-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202075119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810636v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C. A. Clare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Sonnewald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022MS003162" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Braby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamaryn Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Novelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jc018107" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841884v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herbaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blaizot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devilliers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.838310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y M&#233;lia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0073" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002340" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26370-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05816-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bricaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-5465-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Colombo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3347-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017804v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sall&#233;e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Dowdeswell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019jc015855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hausmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jourdain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathiot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015847" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gourrion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Juza" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Szekely" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403201v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS001791" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190743v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Menary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Kuhlbrodt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ridley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andrews" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Dimdore&#8208;miles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001495" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fennel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2018.1489208" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491458v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Holton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. C. Backeberg" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveday" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Hermes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3193-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair M. Mcinnes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lacerda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne S. Goschen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps12089" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504503v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-16-0172.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen M. Griffies" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Danabasoglu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Durack" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair J. Adcroft" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-9-3231-2016" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blanke" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-14-00631.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2014.10.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-12-0217.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Curry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym M'Sadek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00700.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944219v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.12.007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156419v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54335" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-243-2014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1578-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1ZZSH04X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836525v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marshall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chronis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2.2013.02.026" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.09.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/OSD-10-2293-2013" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833024v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1259-Y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albanne Lecointre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/GRL.50534" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716455v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dussin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC007927" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455770v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Straneo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Spall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224009789954757" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frankignoul" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0523-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ98NVMR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI1882.1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770685v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Drange" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.DSR.2006.12.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHZJGXBD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770700v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sirven" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO3095.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224006779698404" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO2793.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03985401v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn De la Torre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gilberto Filippini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laigre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811275135_0116" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937213v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Meunier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gachon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01138805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03811037v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>