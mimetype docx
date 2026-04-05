--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1132,277 +1132,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of micropollutants over the first year of operation in a stormwater biofilter: a field approach integrating water and soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+                <w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandirane Partibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Boudahmane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190391v1</w:t>
+                <w:t xml:space="preserve">hal-02172418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Mass balance of micropollutants over the first year of operation in a stormwater biofilter: a field approach integrating water and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172418v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of domestic releases in urban sewer networks: case of alkylphenols, phthalates and parabens in the Paris agglomeration</w:t>
               </w:r>
@@ -2382,273 +2382,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des eaux grises : niveaux de contamination par les phtalates et alkylphénols</w:t>
+                <w:t xml:space="preserve">Fate of alkyphenols and phthalates within a wastewater treatment plant using biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moilleron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94ème Congrès de l’ASTEE </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montauban, France</w:t>
+              <w:t xml:space="preserve">9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Nov 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700781v1</w:t>
+                <w:t xml:space="preserve">hal-01246491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of alkyphenols and phthalates within a wastewater treatment plant using biofiltration</w:t>
+                <w:t xml:space="preserve">Caractérisation des eaux grises : niveaux de contamination par les phtalates et alkylphénols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bigourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Droguet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Nov 2015, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">94ème Congrès de l’ASTEE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246491v1</w:t>
+                <w:t xml:space="preserve">hal-01700781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of various types of Parisian sewage sludge by a wide range of priority and emerging micropollutants</w:t>
               </w:r>
@@ -2753,269 +2753,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des eaux de vaisselle : cas des phtalates et des alkylphénols</w:t>
+                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Eudes</w:t>
+                <w:t xml:space="preserve">V. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bigourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées doctorales en hydrologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Villeurbanne, France. http://jdhu2014.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">International conference on urban drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Malaysia. http://www.13icud2014.com/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064680v1</w:t>
+                <w:t xml:space="preserve">hal-01064681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
+                <w:t xml:space="preserve">Caractérisation des eaux de vaisselle : cas des phtalates et des alkylphénols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Eudes</w:t>
+                <w:t xml:space="preserve">V Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bigourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on urban drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Malaysia. http://www.13icud2014.com/</w:t>
+              <w:t xml:space="preserve">6e journées doctorales en hydrologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Villeurbanne, France. http://jdhu2014.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064681v1</w:t>
+                <w:t xml:space="preserve">hal-01064680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of emerging micropollutants from WWTP discharges: is activated carbon suitable for wastewater application?</w:t>
               </w:r>
@@ -3277,398 +3277,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parabens and triclosan: from greywater to surface water at the Paris conurbation scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+                <w:t xml:space="preserve">Origins and behaviour of alkylphenols and phthalates across a megacity like Paris?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bigourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Conférence internationale Eau, mégapoles et changement global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246508v1</w:t>
+                <w:t xml:space="preserve">hal-01699887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parabens and triclosan: from greywater to surface water at the Paris conurbation scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Geara-Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Water Congress XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve"> 9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700627v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and behaviour of alkylphenols and phthalates across a megacity like Paris?</w:t>
+                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bigourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale Eau, mégapoles et changement global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">World Water Congress XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699887v1</w:t>
+                <w:t xml:space="preserve">hal-01700627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4006,51 +4006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81AB55C9"/>
+    <w:nsid w:val="0292A340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Droguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigourie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2652-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifax Zedek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01588220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01373774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01207142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eudes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigourie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eudes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara-Matta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01300742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Droguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigourie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2652-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifax Zedek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01588220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01373774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01207142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eudes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigourie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eudes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara-Matta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01300742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>