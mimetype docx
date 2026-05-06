--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1132,277 +1132,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Mass balance of micropollutants over the first year of operation in a stormwater biofilter: a field approach integrating water and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172418v1</w:t>
+                <w:t xml:space="preserve">hal-02190391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of micropollutants over the first year of operation in a stormwater biofilter: a field approach integrating water and soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+                <w:t xml:space="preserve">Bisphenol A, alkylphenol and phtalates in road and car park runoff: from vehicle component emissions to in-situ measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandirane Partibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Boudahmane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Demare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190391v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of domestic releases in urban sewer networks: case of alkylphenols, phthalates and parabens in the Paris agglomeration</w:t>
               </w:r>
@@ -2382,273 +2382,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of alkyphenols and phthalates within a wastewater treatment plant using biofiltration</w:t>
+                <w:t xml:space="preserve">Caractérisation des eaux grises : niveaux de contamination par les phtalates et alkylphénols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bigourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Droguet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Nov 2015, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">94ème Congrès de l’ASTEE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246491v1</w:t>
+                <w:t xml:space="preserve">hal-01700781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des eaux grises : niveaux de contamination par les phtalates et alkylphénols</w:t>
+                <w:t xml:space="preserve">Fate of alkyphenols and phthalates within a wastewater treatment plant using biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moilleron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94ème Congrès de l’ASTEE </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montauban, France</w:t>
+              <w:t xml:space="preserve">9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Nov 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700781v1</w:t>
+                <w:t xml:space="preserve">hal-01246491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of various types of Parisian sewage sludge by a wide range of priority and emerging micropollutants</w:t>
               </w:r>
@@ -2753,269 +2753,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
+                <w:t xml:space="preserve">Caractérisation des eaux de vaisselle : cas des phtalates et des alkylphénols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Eudes</w:t>
+                <w:t xml:space="preserve">V Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bigourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on urban drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Malaysia. http://www.13icud2014.com/</w:t>
+              <w:t xml:space="preserve">6e journées doctorales en hydrologie urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Villeurbanne, France. http://jdhu2014.sciencesconf.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064681v1</w:t>
+                <w:t xml:space="preserve">hal-01064680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des eaux de vaisselle : cas des phtalates et des alkylphénols</w:t>
+                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Eudes</w:t>
+                <w:t xml:space="preserve">V. Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bigourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e journées doctorales en hydrologie urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Villeurbanne, France. http://jdhu2014.sciencesconf.org/</w:t>
+              <w:t xml:space="preserve">International conference on urban drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Malaysia. http://www.13icud2014.com/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064680v1</w:t>
+                <w:t xml:space="preserve">hal-01064681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of emerging micropollutants from WWTP discharges: is activated carbon suitable for wastewater application?</w:t>
               </w:r>
@@ -3277,398 +3277,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and behaviour of alkylphenols and phthalates across a megacity like Paris?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Bigourie</w:t>
+                <w:t xml:space="preserve">Parabens and triclosan: from greywater to surface water at the Paris conurbation scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Geara-Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale Eau, mégapoles et changement global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve"> 9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699887v1</w:t>
+                <w:t xml:space="preserve">hal-01246508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parabens and triclosan: from greywater to surface water at the Paris conurbation scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Droguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bigourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9th IWA Specialist Conference on Assessment and Control of Micropollutants and Hazardous Substances in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">World Water Congress XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246508v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of alkylphenols and phthalates in greywater</w:t>
+                <w:t xml:space="preserve">Origins and behaviour of alkylphenols and phthalates across a megacity like Paris?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Droguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bigourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Water Congress XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence internationale Eau, mégapoles et changement global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700627v1</w:t>
+                <w:t xml:space="preserve">hal-01699887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4006,51 +4006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0292A340"/>
+    <w:nsid w:val="70E36794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4237,51 +4237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Droguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigourie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2652-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifax Zedek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01588220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01373774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01207142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eudes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigourie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064680v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eudes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara-Matta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01300742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03730177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14142215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559673v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030394" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.304" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.08.064" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01228486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eudes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Droguet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bigourie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-015-2652-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifax Zedek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02190391v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02172418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandirane Partibane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berg&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02065482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01588220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01373774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer Patureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01150402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Droguet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01207142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eudes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigourie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01064681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eudes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00968545v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cartiser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01246508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Geara-Matta" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01300742v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PESC1148" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>