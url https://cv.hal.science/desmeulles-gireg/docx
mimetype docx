--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -389,386 +389,386 @@
                 <w:t xml:space="preserve">Absolute Stability of Chaotic Asynchronous Multi-Interactions Schemes for Solving ODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Redou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gaubert</w:t>
+                <w:t xml:space="preserve">Laurent Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Béal</w:t>
+                <w:t xml:space="preserve">Pierre-Antione Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70 (1), pp. 11-40. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 70 (1), pp.11-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631087v1</w:t>
+                <w:t xml:space="preserve">hal-00823479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Stability of Chaotic Asynchronous Multi-Interactions Schemes for Solving ODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Redou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 70 (1), pp.11-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute Stability of Chaotic Asynchronous Multi-Interactions Schemes for Solving ODE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Redou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaubert</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antione Béal</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Modeling in Engineering and Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 70 (1), pp.11-40</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 70 (1), pp. 11-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3970/cmes.2010.070.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823479v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In virtuo Experiments Based on the Multi-Interaction System Framework: the RéISCOP Meta-Model.</w:t>
               </w:r>
@@ -1370,51 +1370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Redou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FoodSim'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2609,51 +2609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gagnon-Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bottari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kenfack Ngankam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Desmeulles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Redou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Gal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2011-0173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00631087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. B&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2010.070.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine B&#233;al" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antione B&#233;al" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonneaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.047.299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Querrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2005.09.051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Donnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077981.3078048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Tack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Logist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. van Impe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longelin P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desmeulles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Redou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerd&#233;lo S&#233;bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Abgrall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gagnon-Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bottari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kenfack Ngankam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Desmeulles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Redou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Gal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2011-0173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antione B&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine B&#233;al" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00631087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. B&#233;al" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2010.070.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonneaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.047.299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Querrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2005.09.051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Donnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077981.3078048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Tack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Logist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. van Impe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longelin P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desmeulles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Redou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerd&#233;lo S&#233;bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Abgrall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>