--- v1 (2026-04-13)
+++ v2 (2026-05-07)
@@ -1325,260 +1325,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D INDIVIDUAL BASED MODEL FOR BACTERIA GROWTH AND SPATIAL INTERACTIONS: APPLICATION TO THE CASE OF LISTERIA MONOCYTOGENES AND CARNOBACTERIUM PISCICOLA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Harrouet</w:t>
+                <w:t xml:space="preserve">Interaction entre humains virtuels et réels dans le cadre de la percussion corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSim'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop Affect Compagnon Artificiel Interaction WACAI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENIB, Jun 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336769v1</w:t>
+                <w:t xml:space="preserve">hal-01411938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre humains virtuels et réels dans le cadre de la percussion corporelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Bevacqua</w:t>
+                <w:t xml:space="preserve">3D INDIVIDUAL BASED MODEL FOR BACTERIA GROWTH AND SPATIAL INTERACTIONS: APPLICATION TO THE CASE OF LISTERIA MONOCYTOGENES AND CARNOBACTERIUM PISCICOLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Harrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Redou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affect Compagnon Artificiel Interaction WACAI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENIB, Jun 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">FoodSim'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411938v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INDIVIDUAL-BASED MODELLING OF MICROBIAL COLONY DYNAMICS ON FOOD SURFACES IN A PARALLEL SIMULATOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Harrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1737,51 +1737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D individual based model for simultaneous growth and interaction of L. Monocytogenes and lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gireg Desmeulles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Harrouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2609,51 +2609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gagnon-Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bottari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kenfack Ngankam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Desmeulles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Redou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Gal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2011-0173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antione B&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine B&#233;al" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00631087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. B&#233;al" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2010.070.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonneaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.047.299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Querrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2005.09.051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Donnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077981.3078048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336769v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Tack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Logist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. van Impe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longelin P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desmeulles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Redou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerd&#233;lo S&#233;bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Abgrall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gagnon-Roy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bottari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kenfack Ngankam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gireg Desmeulles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Redou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Gal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2011-0173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823479v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antione B&#233;al" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861381v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine B&#233;al" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00631087v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. B&#233;al" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2010.070.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonneaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tisseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmes.2009.047.299" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Querrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdelo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misery" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2005.09.051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Donnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077981.3078048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Harrouet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Tack" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Logist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. van Impe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Longelin P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Huchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desmeulles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Redou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00668721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerd&#233;lo S&#233;bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Abgrall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142697v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>