--- v0 (2026-03-18)
+++ v1 (2026-05-24)
@@ -2837,51 +2837,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme floods in the Roya valley (Alpes Maritimes) : Return time of the order of half a millenium - A challenge for societies</w:t>
+                <w:t xml:space="preserve">Evaluation of the return time of flash floods generated in the Roya Valley (Alpes Maritime, France) on October 2, 2020: What challenges does this type of event pose for risk management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
@@ -2912,89 +2912,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Union Géographique Internationale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference of the International association of Geomorphologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/icg2022-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905623v1</w:t>
+                <w:t xml:space="preserve">hal-03905619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing a local hydro-climatic chronology based on fluvial archives in drylands: the case study of the Wadi Dishshah (Sultanate of Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Beuzen-Waller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3003,114 +3012,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU Paris - Time for geographers - the Centennial Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the return time of flash floods generated in the Roya Valley (Alpes Maritime, France) on October 2, 2020: What challenges does this type of event pose for risk management?</w:t>
+                <w:t xml:space="preserve">Extreme floods in the Roya valley (Alpes Maritimes) : Return time of the order of half a millenium - A challenge for societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desruelles</w:t>
@@ -3141,82 +3150,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Marchiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of the International association of Geomorphologists</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de l'Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/icg2022-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03905619v1</w:t>
+                <w:t xml:space="preserve">hal-03905623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques et incertitude pour l'occupation humaine face aux crues extrêmes dans la vallée de la Roya (Alpes Maritimes)</w:t>
               </w:r>
@@ -7237,51 +7237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Swerida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli N Dollarhide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Engel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105857" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Badaiwi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady Mahmoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Almadhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17247" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WXLQ19HK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Buchot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddargach Wassel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhisa Kondo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Miki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Noguchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Rovere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Zouros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.231-239" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberweiler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oberweiler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.10.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Ciner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FR1S03NF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1195" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7751" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandre Prosperini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-465" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Dollarhide" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Bianchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905619v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosandey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Ettahiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Louchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4612.3524" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Touchais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrika Lera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Akerraz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuzen-Waller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrast" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26m2s.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Arharbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pirot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Alilou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desruelles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassel. Edddargach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292362v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292363v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Lenoir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292374v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Azzar&#224;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny San Basilio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Swerida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli N Dollarhide" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Engel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Beuzen-Waller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desruelles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabrol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hasenohr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas P Pavlopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Apostolopoulos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105857" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Marchiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desruelles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer A Sahlah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Badaiwi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abady Mahmoud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Almadhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739835v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.17247" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WXLQ19HK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Buchot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133988v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosmas Pavlopoulos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.10.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddargach Wassel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.08.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhisa Kondo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiro Miki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Noguchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292351v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Rovere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nickolas Zouros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715577v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalongeville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ga.20.231-239" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Magny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oberweiler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oberweiler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.10.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292371v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Ciner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00364782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.154" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-FR1S03NF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Peulvast" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2004.1195" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cosandey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7751" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandre Prosperini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-465" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928794v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Dollarhide" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Bianchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847685v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosandey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saleh Ettahiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. van Sta&#235;vel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dabkowski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Ettahiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arhan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366177v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Giusti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Louchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358011v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357999v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Marrast" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358004v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4612.3524" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Touchais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrika Lera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03222193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Akerraz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brouquier-Redd&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Dekayir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rocca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925996v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Karvonis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Malmary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beuzen-Waller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gernez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrast" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008798v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1q26m2s.5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Arharbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068589v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pirot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068624v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Alilou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/collections/memoires" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Desruelles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassel. Edddargach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292362v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292363v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292373v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Lenoir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292374v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina M. Azzar&#224;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny San Basilio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Maiorano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>