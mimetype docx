--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -197,993 +197,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Study of Snānavidhi: As Described in Śaivāgamas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prachi Prajna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, X (19), pp.36-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">श्रीमद्भगवद्गीतायाः स्वरूपम्</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sraddha</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.88-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saundaryanāthadeva: One of the Śaiva Saint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dhimahi: Journal of Chinmaya International Foundation Shodha Sansthan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2024, X (19), pp.36-42</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of the manuscript collection of the French Institute of Pondicherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Mythic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (3), pp.129-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 114 (3), pp.129-136</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayadeva : the poet and his popularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Journal of Hindi &amp; Sanskrit Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.98-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Jayadeva : the poet and his popularity</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vākyadōṣaviṣayē Kāvyaprakāśa-Pratāparudriyayōḥ : tulanātmakaṁ pariśīlanam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Journal of Hindi &amp; Sanskrit Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.98-103</w:t>
+              <w:t xml:space="preserve">, 2022, pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vākyadōṣaviṣayē Kāvyaprakāśa-Pratāparudriyayōḥ : tulanātmakaṁ pariśīlanam</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vyāsocchiṣṭaṃ Jagatsarvam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Journal of Hindi &amp; Sanskrit Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.133-138</w:t>
+              <w:t xml:space="preserve">, 2021, 1 (37), pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03331675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general concept of Āyurveda and the Āyurvedic and Siddha texts preserved at the French institute of Pondicherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sanskrit Research in Sanskrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (5), pp.67-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ātamārttapujāpaddhati : An unpublished Āgama manuscript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sanskrit Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.176-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (37), pp.117-120</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viśvabhārati, Vol. 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viśvabhārati, Journal of Sanskrit Department</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kāvyaprakāśarityā Tātparyavṛttivicāraḥ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viśvabhārati, Journal of Sanskrit Department</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02566416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Viśvabhārati, Vol. 5</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of Sun-worship in the Bhāgavatapurāṇa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viśvabhārati, Journal of Sanskrit Department</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2018, pp.109-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.109-121</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayūra : the poet and his popularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dhimahi: Journal of Chinmaya International Foundation Shodha Sansthan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.178-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhusūdana Bhaṭṭa : an unknown commentator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Oriental Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (1-4), pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129570v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02129572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaidyanātha Pāyaguṇḍa and Bālambhaṭṭa Pāyaguṇḍa: The Problem of their Identity</w:t>
               </w:r>
@@ -1333,1502 +1333,1502 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Status and Roles of Women in the Vedas: An Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Three Day International Seminar on "Woman in Vedas"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly Organized by Department of Sanskrit, Pondicherry University, Indian Institute of Advanced Study, Shimla, Vedic Vidya Kendra, Puducherry, Dec 2024, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mānavakalyāṇasarvasvaṁ Gītā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar on Viśvahitāya Bhagavadgītā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Śrīvādirājasaṁśodhanapratiṣṭhānam, Uḍḍapī, Lokabhāṣāpracārasamitiḥ, Oḍiśā, Mar 2024, Udupi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of &amp;quot;IFP's Śaivāgama Manuscript Collection&amp;quot; to the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Conference on Śaivāgama with Special Reference to the Metaphysical Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly Organised by Karnataka Samskrit University, Bengaluru and Sri Sri Veda Agama Research Institute, Bengaluru, Mar 2024, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of Surya in the Sankaras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Three-Day International Seminar on Human Development and Samskar (with special reference to Sanskrit Literature)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vedic Vidya Kendra, Puducherry and Dept. of Sanskrit, Pondicherry University, Sep 2024, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of Tourism Depicted in the Sundarākāṇḍa of Rāmāyaṇa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Two day International Seminar on "Indian Knowledge System in Srimadramayana" - Śrīmadrāmāyaṇē Bhāratīyajñānaparamparā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. of Sahitya, National Sanskrit University, Tirupati, Apr 2024, Tirupati, Andhra Pradesh, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jñānaratnāvali and Its Role in Śaivāgama Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Two Day International Conference on “Editing Śaiva Texts and Commentaries: Issues of Methodology and Interpretation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Indology, French Institute of Pondicherry, Dec 2024, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manuscript Collection of Vedic and Associated Knowledge Systems in the French Institute of Pondicherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Rishi Agastya, Sri Aurobindo and the Vedic Tradition of Puducherry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society, Union Territory of Puducherry, Dec 2024, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jointly Organized by Department of Sanskrit, Pondicherry University, Indian Institute of Advanced Study, Shimla, Vedic Vidya Kendra, Puducherry, Dec 2024, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun-worship in the Sundarakāṇḍa of Rāmāyaṇa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All India Oriental Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly Organized by Bharatiya Vidvat Parishat, Bengaluru, Paryaya Sri Puthige Matha, Udupi and Central Sanskrit University, New Delhi, Oct 2024, Udupi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vedic Vidya Kendra, Puducherry and Dept. of Sanskrit, Pondicherry University, Sep 2024, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagannātha Cult in the Epics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Conference on History of Shri Jagannatha Temple and its Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly Organized by Odisha Chair, National Sanskrit University, Tirupati and Indian Council of Historical Research (ICHR), New Delhi, Feb 2024, Tirupati, Andhra Pradesh, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dept. of Sahitya, National Sanskrit University, Tirupati, Apr 2024, Tirupati, Andhra Pradesh, India</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddha System and its Spirituality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of "Siddhas: Mystic Cults, Symbolism and Spiritual Significances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society in collaboration with the Department of Tourism and Department of Art and Culture, Dec 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Department of Indology, French Institute of Pondicherry, Dec 2024, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhasmadhāraṇa as Described in the Agamas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Saivagamas: The Basis for the Siva Temple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Institute of Pondicherry, Dec 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Śrīvādirājasaṁśodhanapratiṣṭhānam, Uḍḍapī, Lokabhāṣāpracārasamitiḥ, Oḍiśā, Mar 2024, Udupi, India</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriarurobindo and his Spiritualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Conference in Commemoration of Sri Aurobindo's 150th Birth Anniversary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Government of Pondicherry, Department of Arts and Culture, Dec 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jointly Organised by Karnataka Samskrit University, Bengaluru and Sri Sri Veda Agama Research Institute, Bengaluru, Mar 2024, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spirituality in Sanskrit Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Two-day National Symposium on Spiritual Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Tourism Studies, Pondicherry University, Jun 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jointly Organized by Bharatiya Vidvat Parishat, Bengaluru, Paryaya Sri Puthige Matha, Udupi and Central Sanskrit University, New Delhi, Oct 2024, Udupi, India</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscripts are the Heritage and Treasure of Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pondicherry Heritage Festival 2023. "Symposium on Tamil Heritage: Linguistics Cultural and Socio-Economic Advancement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society, Pondichrry, Mar 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jointly Organized by Odisha Chair, National Sanskrit University, Tirupati and Indian Council of Historical Research (ICHR), New Delhi, Feb 2024, Tirupati, Andhra Pradesh, India</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sūrya: According to Mayūra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on "Sūrya in Sanskrit Literature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Institute of Pondicherry, Nov 2022, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, French Institute of Pondicherry, Dec 2023, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use cases of palm-leaf manuscript metadata schema on working projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Workshop on Metadata Standards for Palm-leaf Manuscripts [webinar]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Chandrasekharendra Saraswathi Viswa Mahavidyalaya; MEITY, Govt. of India, Jul 2021, Kanchipuram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Government of Pondicherry, Department of Arts and Culture, Dec 2023, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmarthapujapaddhati – An Unpublished Agama Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th session of the All India Oriental Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kavikulaguru Kalidas Sanskrit University, Jan 2020, Nagpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Department of Tourism Studies, Pondicherry University, Jun 2023, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tātparyavṛttivicāraḥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented at the National Seminar on “Sanskrit Aesthetics: The Search for the Soul of Poetry” organised by the Dept. of Sanskrit, Pondicherry University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society, Pondichrry, Mar 2023, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dadhivāmana form of Lord Jagannāth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented at the National Seminar on "Cultural Heritage of Lord Sri Jagannath" organised by the Odisha Chair of the Rashtriya Sanskrit Vidyapeeth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tirupati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society in collaboration with the Department of Tourism and Department of Art and Culture, Dec 2023, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Śambhupuṣpāñjali an Unpublished Agamic Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Seminar on Unpublished Manuscripts in Sanskrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Chandrasekharendra Saraswathi Viswa Mahavidyalaya collaboration with French Institute of Pondicherry, Oct 2017, Enathur, Kanchipuram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, French Institute of Pondicherry, Nov 2022, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A preliminary study of palm leaf manuscripts on traditional treatment for snakebites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth Indian Biodiversity Congress (IBC 2017), 10-12 March 2017, Pondicherry University, Puducherry, India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Pondicherry, India. pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...323 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Babu</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02870020v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02905385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibhūtiyogavimarśaḥ</w:t>
               </w:r>
@@ -3448,414 +3448,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sūryaśatakam of Mayūra : with the commentaries of Madhusudana and Vaidyanatha : a critical edition and study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Literary Circle, pp.viii, 64, 156, 2011, ‎ 978-8192171128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sūryaśataka of Mayūra with the Commentaries of Madhusūdana and Vaidyanātha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 81-8182-062-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107646v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04485414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Śambhupuṣpāñjali - A Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dr. Sashibhusan Mishra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaṅgārcanam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Banaras Mercantile Co., 221 - 230 p., 2026, 978-93-92072-10-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Śaivāgama Manuscript Collection at the French Institute of Pondicherry and its Preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abhirama Sundaram. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sri Suntara Vijayatarsha</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 377-388, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhakti Philosophy of Caitanya with other Doctrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Gyanaranjana Panda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sri Chaitanya Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Sanskrit University, p. 59-65, 2025, National Sanskrit University Publication Series No. 364, Odisha Chair Publication Series No. 18, ISBN: 978-93-90038-66-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya : one of the dynamic Gods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Sashibhusan Mishra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swarṇasundaram. Dr. Nirmal Sundar Felicitation volume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Banaras Mercantile Co, pp.456-473, 2020, 978-81-86359-88-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4002,51 +4075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deviprasad Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakradhar Behera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402424v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508494v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857259v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334638v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842140v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504551v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambandhasivacarya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goodall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/flowers-in-cupped-hands-for-siva-a-critical-edition-of-the-sambhupuspanjali-a-seventeenth-century-manual-of-private-worship-by-saundaranatha/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485414v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deviprasad Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakradhar Behera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870020v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambandhasivacarya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goodall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/flowers-in-cupped-hands-for-siva-a-critical-edition-of-the-sambhupuspanjali-a-seventeenth-century-manual-of-private-worship-by-saundaranatha/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>