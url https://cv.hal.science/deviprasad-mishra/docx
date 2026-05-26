--- v1 (2026-04-08)
+++ v2 (2026-05-26)
@@ -1333,1640 +1333,1640 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuscript Collection of Vedic and Associated Knowledge Systems in the French Institute of Pondicherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Rishi Agastya, Sri Aurobindo and the Vedic Tradition of Puducherry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society, Union Territory of Puducherry, Dec 2024, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mānavakalyāṇasarvasvaṁ Gītā</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar on Viśvahitāya Bhagavadgītā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Śrīvādirājasaṁśodhanapratiṣṭhānam, Uḍḍapī, Lokabhāṣāpracārasamitiḥ, Oḍiśā, Mar 2024, Udupi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of &amp;quot;IFP's Śaivāgama Manuscript Collection&amp;quot; to the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Conference on Śaivāgama with Special Reference to the Metaphysical Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly Organised by Karnataka Samskrit University, Bengaluru and Sri Sri Veda Agama Research Institute, Bengaluru, Mar 2024, Pondicherry, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Status and Roles of Women in the Vedas: An Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviprasad Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Three Day International Seminar on "Woman in Vedas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jointly Organized by Department of Sanskrit, Pondicherry University, Indian Institute of Advanced Study, Shimla, Vedic Vidya Kendra, Puducherry, Dec 2024, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Śrīvādirājasaṁśodhanapratiṣṭhānam, Uḍḍapī, Lokabhāṣāpracārasamitiḥ, Oḍiśā, Mar 2024, Udupi, India</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of Surya in the Sankaras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Three-Day International Seminar on Human Development and Samskar (with special reference to Sanskrit Literature)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vedic Vidya Kendra, Puducherry and Dept. of Sanskrit, Pondicherry University, Sep 2024, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jointly Organised by Karnataka Samskrit University, Bengaluru and Sri Sri Veda Agama Research Institute, Bengaluru, Mar 2024, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of Tourism Depicted in the Sundarākāṇḍa of Rāmāyaṇa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Two day International Seminar on "Indian Knowledge System in Srimadramayana" - Śrīmadrāmāyaṇē Bhāratīyajñānaparamparā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. of Sahitya, National Sanskrit University, Tirupati, Apr 2024, Tirupati, Andhra Pradesh, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Vedic Vidya Kendra, Puducherry and Dept. of Sanskrit, Pondicherry University, Sep 2024, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jñānaratnāvali and Its Role in Śaivāgama Tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Two Day International Conference on “Editing Śaiva Texts and Commentaries: Issues of Methodology and Interpretation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Indology, French Institute of Pondicherry, Dec 2024, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dept. of Sahitya, National Sanskrit University, Tirupati, Apr 2024, Tirupati, Andhra Pradesh, India</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun-worship in the Sundarakāṇḍa of Rāmāyaṇa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All India Oriental Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly Organized by Bharatiya Vidvat Parishat, Bengaluru, Paryaya Sri Puthige Matha, Udupi and Central Sanskrit University, New Delhi, Oct 2024, Udupi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Department of Indology, French Institute of Pondicherry, Dec 2024, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagannātha Cult in the Epics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Conference on History of Shri Jagannatha Temple and its Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jointly Organized by Odisha Chair, National Sanskrit University, Tirupati and Indian Council of Historical Research (ICHR), New Delhi, Feb 2024, Tirupati, Andhra Pradesh, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society, Union Territory of Puducherry, Dec 2024, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddha System and its Spirituality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of "Siddhas: Mystic Cults, Symbolism and Spiritual Significances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society in collaboration with the Department of Tourism and Department of Art and Culture, Dec 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jointly Organized by Bharatiya Vidvat Parishat, Bengaluru, Paryaya Sri Puthige Matha, Udupi and Central Sanskrit University, New Delhi, Oct 2024, Udupi, India</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhasmadhāraṇa as Described in the Agamas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Saivagamas: The Basis for the Siva Temple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Institute of Pondicherry, Dec 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jointly Organized by Odisha Chair, National Sanskrit University, Tirupati and Indian Council of Historical Research (ICHR), New Delhi, Feb 2024, Tirupati, Andhra Pradesh, India</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriarurobindo and his Spiritualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Conference in Commemoration of Sri Aurobindo's 150th Birth Anniversary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Government of Pondicherry, Department of Arts and Culture, Dec 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society in collaboration with the Department of Tourism and Department of Art and Culture, Dec 2023, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spirituality in Sanskrit Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Two-day National Symposium on Spiritual Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Tourism Studies, Pondicherry University, Jun 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, French Institute of Pondicherry, Dec 2023, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscripts are the Heritage and Treasure of Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pondicherry Heritage Festival 2023. "Symposium on Tamil Heritage: Linguistics Cultural and Socio-Economic Advancement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society, Pondichrry, Mar 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Government of Pondicherry, Department of Arts and Culture, Dec 2023, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sūrya: According to Mayūra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on "Sūrya in Sanskrit Literature"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Institute of Pondicherry, Nov 2022, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Department of Tourism Studies, Pondicherry University, Jun 2023, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use cases of palm-leaf manuscript metadata schema on working projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Workshop on Metadata Standards for Palm-leaf Manuscripts [webinar]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Chandrasekharendra Saraswathi Viswa Mahavidyalaya; MEITY, Govt. of India, Jul 2021, Kanchipuram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AuroBharati, Sri Aurobindo Society, Pondichrry, Mar 2023, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmarthapujapaddhati – An Unpublished Agama Manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th session of the All India Oriental Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kavikulaguru Kalidas Sanskrit University, Jan 2020, Nagpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, French Institute of Pondicherry, Nov 2022, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tātparyavṛttivicāraḥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented at the National Seminar on “Sanskrit Aesthetics: The Search for the Soul of Poetry” organised by the Dept. of Sanskrit, Pondicherry University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sri Chandrasekharendra Saraswathi Viswa Mahavidyalaya; MEITY, Govt. of India, Jul 2021, Kanchipuram, India</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dadhivāmana form of Lord Jagannāth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paper presented at the National Seminar on "Cultural Heritage of Lord Sri Jagannath" organised by the Odisha Chair of the Rashtriya Sanskrit Vidyapeeth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Tirupati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kavikulaguru Kalidas Sanskrit University, Jan 2020, Nagpur, India</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Śambhupuṣpāñjali an Unpublished Agamic Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Seminar on Unpublished Manuscripts in Sanskrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Chandrasekharendra Saraswathi Viswa Mahavidyalaya collaboration with French Institute of Pondicherry, Oct 2017, Enathur, Kanchipuram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Pondicherry, India</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A preliminary study of palm leaf manuscripts on traditional treatment for snakebites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth Indian Biodiversity Congress (IBC 2017), 10-12 March 2017, Pondicherry University, Puducherry, India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Pondicherry, India. pp.490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Tirupati, India</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of Women in the Smṛtis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Refresher Course organised by the Centre of Women’s Studies, UGC-Human Resource Development Centre (HRDC),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Kerala, Thiruvananthapuram, Oct 2015, Thiruvananthapuram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sri Chandrasekharendra Saraswathi Viswa Mahavidyalaya collaboration with French Institute of Pondicherry, Oct 2017, Enathur, Kanchipuram, India</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vibhūtiyogavimarśaḥ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deviprasad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">National Seminar on "Prasthānatrayam in Śrīmadbhagavatagītā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oriental Research Institute, Sri Venkateswara University, Tirupati,, Sep 2015, Tirupati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02915974v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02915970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Śrīmadbhagavatagītāyām Subhāṣitāni</w:t>
               </w:r>
@@ -4075,51 +4075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deviprasad Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakradhar Behera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870020v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915970v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambandhasivacarya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goodall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/flowers-in-cupped-hands-for-siva-a-critical-edition-of-the-sambhupuspanjali-a-seventeenth-century-manual-of-private-worship-by-saundaranatha/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deviprasad Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakradhar Behera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857259v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402424v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917937v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142905v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126887v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078737v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078744v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870020v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Babu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vinoth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119648v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sambandhasivacarya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Goodall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifpindia.org/bookstore/flowers-in-cupped-hands-for-siva-a-critical-edition-of-the-sambhupuspanjali-a-seventeenth-century-manual-of-private-worship-by-saundaranatha/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485414v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>