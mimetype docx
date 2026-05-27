--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -368,680 +368,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature on the behaviour and metabolism of an intertidal foraminifera and consequences for benthic ecosystem functioning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Delaeter</w:t>
+                <w:t xml:space="preserve">Christophe Fontanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Seuront</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83311-z⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151782v1</w:t>
+                <w:t xml:space="preserve">hal-03478541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16S rRNA Gene Metabarcoding Indicates Species-Characteristic Microbiomes in Deep-Sea Benthic Foraminifera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iines S Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiota-Myrsini Chronopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidetaka Nomaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Tsuchiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.694406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.694406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live (stained) benthic foraminifera from the West-Gironde Mud Patch (Bay of Biscay, NE Atlantic): Assessing the reliability of bio-indicators in a complex shelf sedimentary unit.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Effects of temperature on the behaviour and metabolism of an intertidal foraminifera and consequences for benthic ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Deldicq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">Camille Delaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mamo</w:t>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubosq</w:t>
+                <w:t xml:space="preserve">Laurent Seuront</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.104616. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2021.104616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83311-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478541v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal community response to seasonal anoxia in Lake Grevelingen (the Netherlands)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion behavior and metabolic response to microplastic leachates in the benthic foraminifera Haynesina germanica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Richirt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Delaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seuront</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-1415-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 529, pp.151395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02514878v1</w:t>
+                <w:t xml:space="preserve">hal-02604538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion behavior and metabolic response to microplastic leachates in the benthic foraminifera Haynesina germanica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foraminiferal community response to seasonal anoxia in Lake Grevelingen (the Netherlands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Richirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 529, pp.151395. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.1415-1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2020.151395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-1415-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604538v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminiferal Ecology and Role in Nitrogen Benthic Cycle in the Hypoxic Southeastern Bering Sea</w:t>
               </w:r>
@@ -1289,626 +1289,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal species responses to in situ, experimentally induced anoxia in the Adriatic Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificially induced migration of redox layers in a coastal sediment from the Northern Adriatic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Geslin</w:t>
+                <w:t xml:space="preserve">E. Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Metzger</w:t>
+                <w:t xml:space="preserve">N. Koron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zuschin</w:t>
+                <w:t xml:space="preserve">B. Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (7), pp.1775-1797</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 11 (8), pp.2211-2224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-2211-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972346v1</w:t>
+                <w:t xml:space="preserve">hal-01972351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificially induced migration of redox layers in a coastal sediment from the Northern Adriatic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Foraminiferal species responses to in situ, experimentally induced anoxia in the Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Riedel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zuschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (8), pp.2211-2224. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 11 (7), pp.1775-1797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972351v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal survival after long-term in situ experimentally induced anoxia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millimeter-scale alkalinity measurement in marine sediment using DET probes and colorimetric determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Viollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Lejzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (15), pp.5575-5583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.06.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01972350v1</w:t>
+                <w:t xml:space="preserve">hal-01972353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-scale alkalinity measurement in marine sediment using DET probes and colorimetric determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Foraminiferal survival after long-term in situ experimentally induced anoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dewi Langlet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lejzerowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (11), pp.7463-7480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2013.06.038⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01972353v1</w:t>
+                <w:t xml:space="preserve">hal-01972350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen respiration rates of benthic foraminifera as measured with oxygen microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1921,310 +1921,310 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 396 (2), pp.108-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survival, Reproduction and Calcification of Three Benthic Foraminiferal Species in Response to Experimentally Induced Hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung-Hyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approaches to Study Living Foraminifera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-193, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01972344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des foraminifères à l’anoxie dans les milieux côtiers : études in situ de l’écologie des foraminifères benthiques, expériences en laboratoire et analyse du métabolisme anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Angers; Université Nantes Angers Le Mans (UNAM), 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01144631v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-01972344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2236,713 +2236,713 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Benthic fauna response to coastal hypoxia and anoxia: an integrated, community-level in situ approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Stachowitsch</w:t>
+                <w:t xml:space="preserve">Mateja Grego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neža Koron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadran Faganeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SEB 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Salzbourg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278206v1</w:t>
+                <w:t xml:space="preserve">hal-03278256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of induced hypoxia on benthic foraminiferal mortality, reproduction and growth</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benthic fauna response to hypoxia and anoxia in shallow coastal seas: a real-world scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stachowitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Grego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Troch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Workshop on Living Foraminifera in Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sesoko et Yokosuka, Japan</w:t>
+              <w:t xml:space="preserve">50th ECSA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278171v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic fauna response to hypoxia and anoxia in shallow coastal seas: a real-world scenario</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic foraminifer responses to environmental forcing: focus on depleted oxygen conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Jorissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th ECSA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Workshop “living foraminifera”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Jamstec, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278249v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifer responses to environmental forcing: focus on depleted oxygen conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Effect of induced hypoxia on benthic foraminiferal mortality, reproduction and growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “living foraminifera”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Jamstec, Japan</w:t>
+              <w:t xml:space="preserve">Field Workshop on Living Foraminifera in Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sesoko et Yokosuka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278208v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic fauna response to coastal hypoxia and anoxia: an integrated, community-level in situ approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewi Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Troch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jadran Faganeli</w:t>
+                <w:t xml:space="preserve">M. Stachowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEB 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Salzbourg, Austria</w:t>
+              <w:t xml:space="preserve">EGU 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278256v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraminiferal response to long-term anoxia: In situ experiment in the Gulf of Trieste (Northern Adriatic Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bettina Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stachowitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUR-OCEANS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
@@ -2971,103 +2971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen Respiration rates of benthic foraminifera measured under laboratory conditions using oxygen microelectrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Risgaard-Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewi Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans Jorissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3261,51 +3261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Pinko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Sur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Husnik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holzmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330951v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bauville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4875-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaeter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83311-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iines S Salonen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota-Myrsini Chronopoulou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetaka Nomaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Tsuchiya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.694406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478541v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104616" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Riedel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1415-2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151395" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Riso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Matsui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisami Suga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.582818" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Kieffre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.47.3.268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972346v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuschin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972351v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riedel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2211-2014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejzerowicz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972353v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonucci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.06.038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KQ0BZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01144631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stachowitsch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Grego" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Troch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a Koron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran Faganeli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doron Pinko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Langlet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Sur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Husnik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Holzmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.112028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330951v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deldicq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bauville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Duong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-20-4875-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fontanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mamo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubosq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2021.104616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iines S Salonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota-Myrsini Chronopoulou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetaka Nomaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Tsuchiya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.694406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151782v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaeter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83311-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02604538v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2020.151395" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Riedel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1415-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Riso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Matsui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisami Suga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.582818" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cesbron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Le Kieffre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gsjfr.47.3.268" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Metzger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Koron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riedel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-2211-2014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972346v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zuschin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simonucci" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.06.038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KQ0BZX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejzerowicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972334v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lombard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hyun Kim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01144631v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Grego" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Troch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#382;a Koron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran Faganeli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stachowitsch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278208v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Jorissen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Risgaard-Petersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>