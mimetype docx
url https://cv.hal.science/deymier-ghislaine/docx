--- v0 (2026-03-18)
+++ v1 (2026-05-26)
@@ -583,252 +583,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05019493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note introductive « L’accès au logement et à la mobilité : nouvelles vulnérabilités métropolitaines »</w:t>
+                <w:t xml:space="preserve">L’accès au logement et à la mobilité : nouvelles vulnérabilités métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
+                <w:t xml:space="preserve">Frederic Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 43 (2), pp.3. </w:t>
+              <w:t xml:space="preserve">, 2020, 43 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1083288ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05019363v1</w:t>
+                <w:t xml:space="preserve">hal-03112315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès au logement et à la mobilité : nouvelles vulnérabilités métropolitaines</w:t>
+                <w:t xml:space="preserve">Note introductive « L’accès au logement et à la mobilité : nouvelles vulnérabilités métropolitaines »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gaschet</w:t>
+                <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 43 (2), </w:t>
+              <w:t xml:space="preserve">, 2020, 43 (2), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1083288ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112315v1</w:t>
+                <w:t xml:space="preserve">halshs-05019363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relégation périurbaine et exposition à la congestion : une approche par les indicateurs de congestion territorialisés appliquée à l’agglomération bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 43 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -875,51 +875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes urbaines et coût de la mobilité : une approche à partir du Compte Déplacements Territorialisé de l'agglomération bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1401,51 +1401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès au logement et à la mobilité : nouvelles vulnérabilités métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43 (2), 2020, L’accès au logement et à la mobilité : nouvelles vulnérabilités métropolitaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1746,51 +1746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réactualisation territorialisée du Compte Déplacements Voyageurs de la CUB pour l'année 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1834,51 +1834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compte Déplacements Voyageurs-Marchandises de la CUB, année 2006. Guide méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1922,51 +1922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compte Déplacements Voyageurs-marchandises de la CUB - année 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2186,51 +2186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et coordination de la session spéciale &amp;quot;Mobilité, logement et vulnérabilité territoriale des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2294,51 +2294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion urbaine et vulnérabilité des territoires : le cas de la métropole bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème RFTM (Rencontres Francophones Transport Mobilité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2376,51 +2376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion urbaine et vulnérabilité des territoires : une approche par les indicateurs territorialisés de congestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2458,51 +2458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban congestion and households' vulnerabilitywithin the Bordeaux Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X colloque de la RSAI (Regional Science Association International)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2521,221 +2521,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les budgets logement transport territorialisés de la Gironde</w:t>
+                <w:t xml:space="preserve">Urban congestion and households' vulnerability within the Bordeaux Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Research Network, MoTAU (Mobilités, Transport, Aménagement, Urbanisme) de l’APERAU (Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Xe colloque de la RSAI (Regional Science Association International)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152092v1</w:t>
+                <w:t xml:space="preserve">hal-03145900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban congestion and households' vulnerability within the Bordeaux Metropolitan Area</w:t>
+                <w:t xml:space="preserve">Les budgets logement transport territorialisés de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe colloque de la RSAI (Regional Science Association International)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Goa, India</w:t>
+              <w:t xml:space="preserve">Journée Research Network, MoTAU (Mobilités, Transport, Aménagement, Urbanisme) de l’APERAU (Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145900v1</w:t>
+                <w:t xml:space="preserve">hal-02152092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban congestion and households' vulnerability within the Bordeaux Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSAI, Goa, Inde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2842,51 +2842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial pattern of housing and transport costs in Bordeaux Metropolitan Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Premaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Decamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3127,51 +3127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban form and the costs of daily mobility. The case of Bordeaux (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3386,51 +3386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le compte déplacement voyageurs marchandises de la Communauté Urbaine de Bordeaux. Vers une meilleure compréhension du lien entre mobilité et forme urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pouyanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3651,51 +3651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion urbaine et vulnérabilité des territoires : Le cas de la métropole bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Deymier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Bordeaux Métropole. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3910,51 +3910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48DA08EB"/>
+    <w:nsid w:val="D24E6CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4141,51 +4141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deymier-ghislaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7324-9579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102446237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Deymier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yassine Turki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2025-0A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2025-04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Casamayor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Adolin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bourdier de Tourdonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083288ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112315v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083294ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12132" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05511616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaussier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seghir Zerguini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145900v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Premaillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00100326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05068898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/deymier-ghislaine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-7324-9579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102446237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033718v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Deymier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Yassine Turki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2025-0A" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035981v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2025-04" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019432v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019493v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Casamayor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Suchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Adolin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bourdier de Tourdonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083288ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083294ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12132" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010724v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05068882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05511616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05461627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019384v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571860v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05019615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gaussier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seghir Zerguini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152091v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677882v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01677890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Premaillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010741v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Decamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Virol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010727v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649731v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649527v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00100326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152076v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05068898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>