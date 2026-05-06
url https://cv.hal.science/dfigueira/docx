--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -1575,51 +1575,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1817,217 +1817,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Conjunctive Regular Path Queries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Hard is it to Decide if a Fact is Relevant to a Query?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Miguel Romero</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Principles of Database Systems (PODS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Lisbon, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016727v1</w:t>
+                <w:t xml:space="preserve">hal-05603429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tractable Responsibility Measures for Ontology-Mediated Query Answering</w:t>
+                <w:t xml:space="preserve">Shapley Value Computation in Ontology-Mediated Query Answering (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-Fourth International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.10875-10880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/IJCAI.2025/1208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218166v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shapley Revisited: Tractable Responsibility Measures for Query Answers</w:t>
               </w:r>
@@ -2102,2497 +2111,2475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shapley Value Computation in Ontology-Mediated Query Answering (Extended Abstract)</w:t>
+                <w:t xml:space="preserve">Tractable Responsibility Measures for Ontology-Mediated Query Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Fourth International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363650v1</w:t>
+                <w:t xml:space="preserve">hal-05218166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundedness for Unions of Conjunctive Regular Path Queries over Simple Regular Expressions</w:t>
+                <w:t xml:space="preserve">Minimizing Conjunctive Regular Path Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anantha Padmanabha</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Symposium on Principles of Database Systems (PODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687799v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shapley Value Computation in Ontology-Mediated Query Answering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundedness for Unions of Conjunctive Regular Path Queries over Simple Regular Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lafourcade</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Om Swostik Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Padmanabha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687780v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is Shapley Value Computation a Matter of Counting?</w:t>
+                <w:t xml:space="preserve">Shapley Value Computation in Ontology-Mediated Query Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Principles of Database Systems (PODS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375905v1</w:t>
+                <w:t xml:space="preserve">hal-04687780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjunctive Regular Path Queries under Injective Semantics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When is Shapley Value Computation a Matter of Counting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghyn Bienvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Romero</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Principles of Database Systems (PODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Seattle, United States. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3584372.3588664⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Santiago (CL), Chile. pp.105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3651606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070990v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating Automatic Relations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conjunctive Regular Path Queries under Injective Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Morvan</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Principles of Database Systems (PODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Seattle, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3584372.3588664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099907v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDL on Steroids: on Expressive Extensions of PDL with Intersection and Converse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separating Automatic Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barceló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edwin Pin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Logic in Computer Science (LICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076661v1</w:t>
+                <w:t xml:space="preserve">hal-04099907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Algorithm for Consistent Query Answering under Primary Keys</w:t>
+                <w:t xml:space="preserve">PDL on Steroids: on Expressive Extensions of PDL with Intersection and Converse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cristina Sirangelo</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDT 2023 - International Conference on Database Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Ioannina, Greece</w:t>
+              <w:t xml:space="preserve">Annual Symposium on Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953588v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation and Semantic Tree-width of Conjunctive Regular Path Queries</w:t>
+                <w:t xml:space="preserve">A Simple Algorithm for Consistent Query Answering under Primary Keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Morvan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Padmanabha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Segoufin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Sirangelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database Theory (ICDT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICDT 2023 - International Conference on Database Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Ioannina, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883042v1</w:t>
+                <w:t xml:space="preserve">hal-03953588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Path Queries over Embedded Graph Databases</w:t>
+                <w:t xml:space="preserve">Approximation and Semantic Tree-width of Conjunctive Regular Path Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony W Lin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Principles of Database Systems (PODS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Database Theory (ICDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Ioannina, Greece. pp.15:1--15:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2023.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684553v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is the Evaluation of Extended CRPQ Tractable?</w:t>
+                <w:t xml:space="preserve">Data Path Queries over Embedded Graph Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Varun Ramanathan</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Jeż</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony W Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Principles of Database Systems (PODS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Philidelphia, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353483v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning on Data Words over Numeric Domains</w:t>
+                <w:t xml:space="preserve">When is the Evaluation of Extended CRPQ Tractable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Ramanathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Symposium on Logic in Computer Science (LICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">Symposium on Principles of Database Systems (PODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Philidelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684239v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations of Graph Path Query Languages (Course Notes)</w:t>
+                <w:t xml:space="preserve">Reasoning on Data Words over Numeric Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reasoning Web Summer School 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Symposium on Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349901v3</w:t>
+                <w:t xml:space="preserve">hal-03684239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universality Problem for Unambiguous VASS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foundations of Graph Path Query Languages (Course Notes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piotr Hofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concurrency Theory (CONCUR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2020.36⟩</w:t>
+              <w:t xml:space="preserve">Reasoning Web Summer School 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Leuven, Belgium. pp.1-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-95481-9\_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483495v3</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349901v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment of UC2RPQ: the hard and easy cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Database Theory (ICDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.9:1-9:18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2020.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Controllability for Ontology-Mediated Query Answering of CRPQ</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universality Problem for Unambiguous VASS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Czerwiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edwin Pin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Hofman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Concurrency Theory (CONCUR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.36:1-36:15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CONCUR.2020.36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508782v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483495v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Containment of Simple Regular Path Queries</w:t>
+                <w:t xml:space="preserve">Finite Controllability for Ontology-Mediated Query Answering of CRPQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Pin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505244v1</w:t>
+                <w:t xml:space="preserve">hal-02508782v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closure properties of synchronized relations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Containment of Simple Regular Path Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adwait Godbole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Martens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Niewerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884574v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quantifier Alternation Hierarchy of Synchronous Relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closure properties of synchronized relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Emilia Descotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Weil</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.29⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109188v3</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundedness of Conjunctive Regular Path Queries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Quantifier Alternation Hierarchy of Synchronous Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Romero</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Ramanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.104⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany. pp.29:1-29:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2019.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056388v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109188v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with Repetitions in Data Words Using Energy Games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundedness of Conjunctive Regular Path Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barceló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Praveen</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Romero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3209108.3209154⟩</w:t>
+              <w:t xml:space="preserve">International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Patras, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2019.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715125v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resynchronizing Classes of Word Relations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Playing with Repetitions in Data Words Using Energy Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Puppis</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Praveen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2018.123⟩</w:t>
+              <w:t xml:space="preserve">Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3209108.3209154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721046v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logics of repeating values on data trees and branching counter systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Abriola</w:t>
+                <w:t xml:space="preserve">Resynchronizing Classes of Word Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Emilia Descotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santiago Figueira</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Puppis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Foundations of Software Science and Computation Structures (FoSSaCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2018.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686713v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721046v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial-Space Completeness of Reachability for Succinct Branching VASS in Dimension One</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logics of repeating values on data trees and branching counter systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Abriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Sutre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Foundations of Software Science and Computation Structures (FoSSaCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688742v1</w:t>
+                <w:t xml:space="preserve">hal-01686713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisimulations on Data Graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polynomial-Space Completeness of Reachability for Succinct Branching VASS in Dimension One</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santiago Figueira</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranko Lazić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Mazowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Sutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Colloquium on Automata, Languages, and Programming (ICALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Varsovie, Poland. pp.119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2017.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713325v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Counting Queries</w:t>
               </w:r>
@@ -4667,291 +4654,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically Acyclic Conjunctive Queries under Functional Dependencies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bisimulations on Data Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Abriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barceló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Principles of Knowledge Representation and Reasoning (KR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Cape Town, South Africa. pp.309-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713329v2</w:t>
+                <w:t xml:space="preserve">hal-01713325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Logics for Querying Graphs: Combining Expressiveness and Efficiency</w:t>
+                <w:t xml:space="preserve">Semantically Acyclic Conjunctive Queries under Functional Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonid Libkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS.2015.39⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2933575.2933580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778476v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Model Theory of XPath on Data Trees</w:t>
+                <w:t xml:space="preserve">Path Logics for Querying Graphs: Combining Expressiveness and Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos Areces</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Libkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Database Theory (ICDT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual ACM/IEEE Symposium on Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2015.39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793608v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern logics and auxiliary relations</w:t>
               </w:r>
@@ -5104,1095 +5104,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On XPath with transitive axes and data tests</w:t>
+                <w:t xml:space="preserve">Basic Model Theory of XPath on Data Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMOD-SIGACT-SIGART Symposium on Principles of Database Systems (PODS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th International Conference on Database Theory (ICDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795148v1</w:t>
+                <w:t xml:space="preserve">hal-01793608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning about Data Repetitions with Counter Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On XPath with transitive axes and data tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Praveen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual IEEE/ACM Symposium on Logic in Computer Science (LICS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS.2013.8⟩</w:t>
+              <w:t xml:space="preserve">ACM SIGMOD-SIGACT-SIGART Symposium on Principles of Database Systems (PODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New York, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2463664.2463675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795130v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Logics with Rational Relations and the Generalized Intersection Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Barceló</w:t>
+                <w:t xml:space="preserve">Reasoning about Data Repetitions with Counter Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Demri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leonid Libkin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Praveen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual IEEE Symposium on Logic in Computer Science (LICS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS.2012.23⟩</w:t>
+              <w:t xml:space="preserve">Annual IEEE/ACM Symposium on Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2013.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799740v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidable classes of documents for XPath</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikołaj Bojańczyk</w:t>
+                <w:t xml:space="preserve">Graph Logics with Rational Relations and the Generalized Intersection Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paweł Parys</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Libkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual IEEE Symposium on Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Dubrovnik, Croatia. pp.115-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2012.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799733v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient evaluation for a temporal logic on changing XML documents</w:t>
+                <w:t xml:space="preserve">Decidable classes of documents for XPath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vince Bárány</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikołaj Bojańczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Parys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGMOD-SIGACT-SIGART Symposium on Principles of Database Systems (PODS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hyderabad, India. pp.99-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803459v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up automata on data trees and vertical XPath</w:t>
+                <w:t xml:space="preserve">A Decidable Two-Way Logic on Data Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Segoufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual IEEE Symposium on Logic in Computer Science (LICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toronto, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2011.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573596v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decidable Two-Way Logic on Data Words</w:t>
+                <w:t xml:space="preserve">Ackermannian and Primitive-Recursive Bounds with Dickson's Lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schnoebelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual IEEE Symposium on Logic in Computer Science (LICS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS.2011.18⟩</w:t>
+              <w:t xml:space="preserve">26th Annual IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Toronto, Canada. p. 269--278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS.2011.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803452v1</w:t>
+                <w:t xml:space="preserve">hal-00609871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ackermannian and Primitive-Recursive Bounds with Dickson's Lemma</w:t>
+                <w:t xml:space="preserve">Bottom-up automata on data trees and vertical XPath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schnoebelen</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Segoufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual IEEE Symposium on Logic in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.93-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609871v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating timed and register automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient evaluation for a temporal logic on changing XML documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikołaj Bojańczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sławomir Lasota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Expressiveness in Concurrency (EXPRESS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.41.5⟩</w:t>
+              <w:t xml:space="preserve">ACM SIGMOD-SIGACT-SIGART Symposium on Principles of Database Systems (PODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1989284.1989317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806104v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-XPath and extended register automata</w:t>
+                <w:t xml:space="preserve">Relating timed and register automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sławomir Lasota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database Theory (ICDT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1804669.1804699⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Expressiveness in Concurrency (EXPRESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France. pp.61-75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.41.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806093v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableaux and Model Checking for Memory Logics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forward-XPath and extended register automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Mera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods - TABLEAUX 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Database Theory (ICDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1804669.1804699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00423049v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Semantics for Neighbourhood Semantics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Areces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6208,231 +6195,339 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-first International Joint Conference on Artificial Intelligence - IJCAI 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Pasadena, California, United States. pp.671--676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00423047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfiability of Downward XPath with Data Equality Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tableaux and Model Checking for Memory Logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Principles of Database Systems (PODS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Providence (RI), United States</w:t>
+              <w:t xml:space="preserve">18th International Conference on Automated Reasoning with Analytic Tableaux and Related Methods - TABLEAUX 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Oslo, Norway. pp.47--61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382925v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00423049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future-looking Logics on Data Words and Trees</w:t>
+                <w:t xml:space="preserve">Satisfiability of Downward XPath with Data Equality Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Segoufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Novy Smokovec, Slovakia. pp.331-343</w:t>
+              <w:t xml:space="preserve">Symposium on Principles of Database Systems (PODS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Providence (RI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806188v1</w:t>
+                <w:t xml:space="preserve">hal-02382925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Future-looking Logics on Data Words and Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Figueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Segoufin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Mathematical Foundations of Computer Science (MFCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Novy Smokovec, Slovakia. pp.331-343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expressive Power and Decidability for Memory Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Areces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6467,51 +6562,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Workshop on Logic, Language, Information and Computation - WoLLIC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00323834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6521,51 +6616,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Common Ancestor of PDL, Conjunctive Queries, and Unary Negation First-order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6574,251 +6669,251 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-finiteness of VASS coverability languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On XPath with Reflexive-Transitive Axes and Data Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfiability for two-variable logic with two successor relations on finite linear orders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Figueira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6965,51 +7060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Morvan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:21)2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Padmanabha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Segoufin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sirangelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:18)2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Majumdar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Praveen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barcel&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gottlob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pieris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3424908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670363v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212019.3212021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Abriola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5637" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:5)2017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-12(3:1)2016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Libkin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9584-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(3:1)2013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(1:22)2012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362355.2362362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755020310000389" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafourcade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2026.20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liat Peterfreund" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2026.13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363650v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2025/1208" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Swostik Mishra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375905v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651606" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584372.3588664" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883042v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2023.15" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Je&#380;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353483v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ramanathan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349901v3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95481-9\_1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483495v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.36" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291888v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2020.9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508782v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505244v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Godbole" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Martens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Niewerth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884574v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Descotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.22" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109188v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.29" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056388v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209154" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721046v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Puppis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.123" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688742v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mazowiecki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sutre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Arapinis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaboardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713329v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2933580" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.39" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793608v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603136" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463664.2463675" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799740v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.23" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799733v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince B&#225;r&#225;ny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Boja&#324;czyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Parys" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803459v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989284.1989317" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.18" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.39" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.41.5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806093v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1804669.1804699" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gorin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806188v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323834v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905311v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193089v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832177v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799745v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Figueira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Morvan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:21)2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Padmanabha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Segoufin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sirangelo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/lmcs-21(1:18)2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888536v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Majumdar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Praveen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Barcel&#243;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gottlob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pieris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3424908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670363v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212019.3212021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679889v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Abriola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5637" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-13(4:5)2017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Demri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-12(3:1)2016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hofman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awomir Lasota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129514000322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778459v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Libkin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-014-9584-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-9(3:1)2013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2168/LMCS-8(1:22)2012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799714v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2362355.2362362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1755020310000389" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghyn Bienvenu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafourcade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2026.20" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liat Peterfreund" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2026.13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2025/1208" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218166v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Romero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Krishna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Swostik Mishra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687780v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3651606" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584372.3588664" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Pin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2023.15" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Je&#380;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony W Lin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353483v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Ramanathan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684239v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349901v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95481-9\_1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291888v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2020.9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483495v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Czerwi&#324;ski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CONCUR.2020.36" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508782v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505244v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Godbole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Martens" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Niewerth" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884574v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Descotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109188v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Weil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056388v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2019.104" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209154" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721046v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Puppis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2018.123" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686713v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranko Lazi&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Mazowiecki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sutre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.119" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Arapinis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaboardi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713325v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713329v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933575.2933580" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2015.39" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793593v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2603088.2603136" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795148v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463664.2463675" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2012.23" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799733v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince B&#225;r&#225;ny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Boja&#324;czyk" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Parys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803452v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.18" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609871v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnoebelen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2011.39" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1989284.1989317" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.41.5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1804669.1804699" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gorin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382925v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806188v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00323834v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193089v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799745v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>