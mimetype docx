--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Davide Frey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discreet: distributed delivery service with context-aware cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (3-4), pp.357-374. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-024-01053-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and explainability of feature selection-boosted tree-based classifiers for COVID-19 detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marcos Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Champati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e23219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e23219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-commutative distributed objects: From cryptocurrencies to Byzantine-Fault-Tolerant CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1017, pp.114794. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine reliable broadcast with a message adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978, pp.114110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated consistency for worldwide gossips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461--11475. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2022.3209150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent comparison of symptom-based methods for COVID-19 infection detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marcos Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Champati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.105133. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2023.105133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Issuer Anonymous Credential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bosk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.571 - 607. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2022-0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the COVID-19 Prevalence in Spain With Indirect Reporting via Open Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Garcia-Agundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwasegun Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Hernández-Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.658544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoronaSurveys System for COVID-19 Incidence Data Collection and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez Anta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda García-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2021.641237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money Transfer Made Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861511v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: Hardening Bitcoin Transaction Verification Process For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.1946-1949. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3352063.3352106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quadratic shortest path problem: complexity, approximability, and solution methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borzou Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Buchheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268 (2), pp.473 - 485. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Peer-Sampling Protocol for Building Networks of Browsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Tanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 21 (3), pp.629-661. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-017-0478-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on NETYS 2014, 98 (8), pp.827-846. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-015-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-Aware Peer Sampling: Performance and Privacy Tradeoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Privacy Guarantees for Decentralized Learning via Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Cyffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contention-Aware Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference On Principles Of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.9:1-9:20, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Containerized Cloud Gaming Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHES - IPDPS 2025 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Milano, Italy. pp.78-86, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00018.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Privacy-Preserving Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washinghton DC, United States. pp.451-474, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2025-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharding in permissionless systems in presence of an adaptive adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2024 - 12th International Conference on Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rabat, Morocco. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief: Sharding in permissionless systems in presence of an adaptive adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, May 2024, Vietri sul Mare, Italy. pp.481-487, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60603-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lucques, Italy. pp.1-29, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.OPODIS.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Towards Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2024 - 38th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwiftFaceFormer: An Efficient and Lightweight Hybrid Architecture for Accurate Face Recognition Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2024 - 27th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.244-258, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78341-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of Efficient Face Anti-Spoofing Detection Against Physical and Digital Presentation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gonzalez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAS 2024 - 5th Face Anti-spoofing Workshop and Challenge workshop @ CVPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synchronization Power (Consensus Number) of Access-Control Objects: the Case of AllowList and DenyList</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2023 - 37th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, L'aquila, Italy. pp.1-32, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basalt: A Rock-Solid Byzantine-Tolerant Peer Sampling for Very Large Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2023 - 24th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3590140.3629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Efficient Distributed Delivery Service for Group Key Agreement Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2023 - 16th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bordeaux, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPTEE: Leveraging trusted execution environments for Byzantine-tolerant peer sampling services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pigaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2022 - 42nd IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bologna, Italy. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donar: Anonymous VoIP over Tor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSDI 2022 - 19th USENIX Symposium on Networked Systems Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, RENTON, WA, United States. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case Early-Stopping Latency of Synchronous Byzantine Reliable Broadcast: The Deterministic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2022 - 36th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Augusta, GA, United States. pp.4:1--4:22, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Approach to Construct Signature-Free BRB Algorithms under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2022 - 26th Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Brussels, Belgium. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, Efficient and Convenient Decentralized Multi-Task Learning for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDA 2021 - 19th Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373338v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUCCCR: Agent Utility Centered Clustering for Cooperation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2021 - 9th International Conference on NETworked sYStems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-Tolerant Reliable Broadcast in the Presence of Silent Churn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2021 - 23rd International Symposium on Stabilizing, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, France. pp.21-33, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foiling Sybils with HAPS in Permissionless Systems: An Address-based Peer Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource Rumor Spreading with Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOM.2019.8737576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Privacy-Preserving Gossip Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2019 - 21st International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pisa, Italy. pp.38-52, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34992-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Strategy for mitigating Tracking through Browser Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTD 2019 - 6th ACM Workshop on Moving Target Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, London, United Kingdom. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338468.3356828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de deux structures d'onduleurs Hautes Fréquences (HF) et Très Hautes Fréquences (THF) à transistor GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Filtering Under a Sybil Attack: Similarity Metrics do Matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - the 48th International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.466-477, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2018.00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon: A Fast Decentralized Content Consumption Estimation in Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed for the elite, consistency for the masses: differentiating eventual consistency in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 IEEE 35th Symposium on Reliable Distributed Systems (SRDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.197-206, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2016.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing secure Bitcoin transactions to your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Workshop on Adaptive and Reflective Middleware (ARM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.3:1-3:6, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008167.3008170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Collision/Conflict-Free Distance-2 Coloring in Wireless Synchronous Broadcast/Receive Tree Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Philadelphia, PA, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2016.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Use of Tags for Georeplicated Content Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IC2E'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Privacy-Preserving Averaging for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M4IOT 2016 - 3rd Workshop on Middleware for Context-Aware Applications in the IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.19 - 22, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008631.3008635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized view prediction for global content placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2015 : ARM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quadratic Shortest Path Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borzou Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Malucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Buchheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 14th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20086-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide & Share: Landmark-based Similarity for Private KNN Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2015.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitude: Decentralised Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Filtering Under a Sybil Attack: Analysis of a Privacy Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth European Workshop on System Security EuroSec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2751323.2751328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyRec: Leveraging Browsers for Scalable Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2663165.2663315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation for the Masses: Towards Decentralized Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Reflective Middleware ARM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Borba Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp Decentralized Instant News Recommender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Deduplication for Cluster-Based Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kloudas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Market: Combining Explicit and Implicit Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Gossip for Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00517384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gossple Anonymous Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX 11th International Middleware Conference (MIDDLEWARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, India. pp.191-211, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp: news from, for, through everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Peer-to-Peer Computing (IEEE P2P'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koldehofe Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Urbana-Champaign, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching Gossip with Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Quéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Gossiping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Quema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, IBM TJ Watson Research Lab in Yorktown, New York., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solipsis: A Decentralized Architecture for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Massively Multiuser Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure-Tolerant Overlay Trees for Large-Scale Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Peer-to-Peer Computing 2008 (P2P'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Publish Subscribe in Mobile ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gruia-Catalin Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards lightweight information dissemination in inter-vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sormani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Turconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Migliavacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd international workshop on Vehicular ad hoc networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish-subscribe tree maintenance over a DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costa Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS 2005 Workshop colocated with ICDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Columbus, OHIO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the Reconfiguration Overhead in Content-Based Publish-Subscribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Cugola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Pietro Picco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschewing the Cloud by leveraging Local Communication Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGC Gossiping on Browsers without a Server [Live Demo/Poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziel Carvajal-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, MIAMI, United States. Web Information System Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage de navigateurs : état de l’art et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Turgis; Alexandra Bensamoun; Maryline Boizard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2020, 978-2-84934-466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp: news from, for, through everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: a Lossy Storage Middleware for Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous BFT Asset Transfer: Quasi-Anonymous, Light, and Consensus-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Trusted Execution Environments: Comparing Commercial Implementations and Diverse Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine Reliable Broadcast With a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\scriptstyle{BASALT}$: A Rock-Solid Foundation for Epidemic Consensus Algorithms in Very Large, Very Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoronaSurveys: Using Surveys with Indirect Reporting to Estimate the Incidence and Evolution of Epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwasegun Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto García-Agundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: shortcutting the Bitcoin verification process for your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9162, Univ Rennes, Inria, CNRS, IRISA, France; Vrije Universiteit Amsterdam, The Netherlands; Athens University of Economics and Business, Greece. 2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Streaming with Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9039, Inria Rennes Bretagne Atlantique; RR-9039. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.3 – Protocols for emergent localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.3, IRISA; LINA-University of Nantes; Inria Rennes Bretagne Atlantique; Lancaster University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray: an Adaptive Random Peer Sampling Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Tanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LINA-University of Nantes; INRIA Rennes - Bretagne Atlantique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Collision/Conflict-free Distance-2 Coloring in Synchronous Broadcast/Receive Tree Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2030, IRISA, Inria Rennes. 2015, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8253, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing Personalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8254, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Borba Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Web Search by Gossiping with Unknown Social Acquaintances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6878, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossiping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish Subscribe on Large-Scale Dynamic Topologies: Routing and Overlay Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Politecnico di Milano, 2006. English. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00739652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Protocols: From Large Scale to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computational Engineering, Finance, and Science [cs.CE]. Université De Rennes 1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02375909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Davide Frey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discreet: distributed delivery service with context-aware cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (3-4), pp.357-374. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-024-01053-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and explainability of feature selection-boosted tree-based classifiers for COVID-19 detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marcos Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Champati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e23219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e23219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-commutative distributed objects: From cryptocurrencies to Byzantine-Fault-Tolerant CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1017, pp.114794. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine reliable broadcast with a message adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978, pp.114110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated consistency for worldwide gossips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461--11475. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2022.3209150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent comparison of symptom-based methods for COVID-19 infection detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marcos Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Champati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.105133. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2023.105133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Issuer Anonymous Credential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bosk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.571 - 607. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2022-0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the COVID-19 Prevalence in Spain With Indirect Reporting via Open Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Garcia-Agundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwasegun Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Hernández-Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.658544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoronaSurveys System for COVID-19 Incidence Data Collection and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez Anta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda García-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2021.641237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money Transfer Made Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861511v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: Hardening Bitcoin Transaction Verification Process For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.1946-1949. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3352063.3352106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Peer-Sampling Protocol for Building Networks of Browsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Tanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 21 (3), pp.629-661. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-017-0478-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quadratic shortest path problem: complexity, approximability, and solution methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borzou Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Buchheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268 (2), pp.473 - 485. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on NETYS 2014, 98 (8), pp.827-846. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-015-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-Aware Peer Sampling: Performance and Privacy Tradeoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Privacy Guarantees for Decentralized Learning via Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Cyffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contention-Aware Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference On Principles Of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.9:1-9:20, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Containerized Cloud Gaming Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHES - IPDPS 2025 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Milano, Italy. pp.78-86, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00018.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Privacy-Preserving Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washinghton DC, United States. pp.451-474, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2025-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of Efficient Face Anti-Spoofing Detection Against Physical and Digital Presentation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gonzalez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAS 2024 - 5th Face Anti-spoofing Workshop and Challenge workshop @ CVPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief: Sharding in permissionless systems in presence of an adaptive adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, May 2024, Vietri sul Mare, Italy. pp.481-487, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60603-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharding in permissionless systems in presence of an adaptive adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2024 - 12th International Conference on Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rabat, Morocco. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lucques, Italy. pp.1-29, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.OPODIS.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwiftFaceFormer: An Efficient and Lightweight Hybrid Architecture for Accurate Face Recognition Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2024 - 27th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.244-258, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78341-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Towards Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2024 - 38th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basalt: A Rock-Solid Byzantine-Tolerant Peer Sampling for Very Large Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2023 - 24th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3590140.3629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synchronization Power (Consensus Number) of Access-Control Objects: the Case of AllowList and DenyList</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2023 - 37th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, L'aquila, Italy. pp.1-32, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Efficient Distributed Delivery Service for Group Key Agreement Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2023 - 16th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bordeaux, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Approach to Construct Signature-Free BRB Algorithms under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2022 - 26th Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Brussels, Belgium. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donar: Anonymous VoIP over Tor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSDI 2022 - 19th USENIX Symposium on Networked Systems Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, RENTON, WA, United States. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPTEE: Leveraging trusted execution environments for Byzantine-tolerant peer sampling services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pigaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2022 - 42nd IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bologna, Italy. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case Early-Stopping Latency of Synchronous Byzantine Reliable Broadcast: The Deterministic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2022 - 36th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Augusta, GA, United States. pp.4:1--4:22, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-Tolerant Reliable Broadcast in the Presence of Silent Churn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2021 - 23rd International Symposium on Stabilizing, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, France. pp.21-33, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, Efficient and Convenient Decentralized Multi-Task Learning for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDA 2021 - 19th Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373338v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUCCCR: Agent Utility Centered Clustering for Cooperation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2021 - 9th International Conference on NETworked sYStems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foiling Sybils with HAPS in Permissionless Systems: An Address-based Peer Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Privacy-Preserving Gossip Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2019 - 21st International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pisa, Italy. pp.38-52, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34992-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource Rumor Spreading with Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOM.2019.8737576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Strategy for mitigating Tracking through Browser Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTD 2019 - 6th ACM Workshop on Moving Target Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, London, United Kingdom. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338468.3356828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Filtering Under a Sybil Attack: Similarity Metrics do Matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - the 48th International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.466-477, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2018.00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de deux structures d'onduleurs Hautes Fréquences (HF) et Très Hautes Fréquences (THF) à transistor GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing secure Bitcoin transactions to your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Workshop on Adaptive and Reflective Middleware (ARM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.3:1-3:6, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008167.3008170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Collision/Conflict-Free Distance-2 Coloring in Wireless Synchronous Broadcast/Receive Tree Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Philadelphia, PA, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2016.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed for the elite, consistency for the masses: differentiating eventual consistency in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 IEEE 35th Symposium on Reliable Distributed Systems (SRDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.197-206, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2016.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon: A Fast Decentralized Content Consumption Estimation in Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Use of Tags for Georeplicated Content Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IC2E'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Privacy-Preserving Averaging for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M4IOT 2016 - 3rd Workshop on Middleware for Context-Aware Applications in the IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.19 - 22, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008631.3008635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quadratic Shortest Path Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borzou Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Malucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Buchheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 14th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20086-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized view prediction for global content placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2015 : ARM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide & Share: Landmark-based Similarity for Private KNN Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2015.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitude: Decentralised Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Filtering Under a Sybil Attack: Analysis of a Privacy Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth European Workshop on System Security EuroSec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2751323.2751328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyRec: Leveraging Browsers for Scalable Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2663165.2663315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation for the Masses: Towards Decentralized Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Reflective Middleware ARM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Borba Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp Decentralized Instant News Recommender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Deduplication for Cluster-Based Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kloudas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Market: Combining Explicit and Implicit Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gossple Anonymous Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX 11th International Middleware Conference (MIDDLEWARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, India. pp.191-211, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Gossip for Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00517384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp: news from, for, through everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Peer-to-Peer Computing (IEEE P2P'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koldehofe Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Urbana-Champaign, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching Gossip with Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Quéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure-Tolerant Overlay Trees for Large-Scale Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Peer-to-Peer Computing 2008 (P2P'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Gossiping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Quema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, IBM TJ Watson Research Lab in Yorktown, New York., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solipsis: A Decentralized Architecture for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Massively Multiuser Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Publish Subscribe in Mobile ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gruia-Catalin Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards lightweight information dissemination in inter-vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sormani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Turconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Migliavacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd international workshop on Vehicular ad hoc networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish-subscribe tree maintenance over a DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costa Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS 2005 Workshop colocated with ICDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Columbus, OHIO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the Reconfiguration Overhead in Content-Based Publish-Subscribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Cugola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Pietro Picco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschewing the Cloud by leveraging Local Communication Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGC Gossiping on Browsers without a Server [Live Demo/Poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziel Carvajal-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, MIAMI, United States. Web Information System Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage de navigateurs : état de l’art et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Turgis; Alexandra Bensamoun; Maryline Boizard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2020, 978-2-84934-466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp: news from, for, through everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: a Lossy Storage Middleware for Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous BFT Asset Transfer: Quasi-Anonymous, Light, and Consensus-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Trusted Execution Environments: Comparing Commercial Implementations and Diverse Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine Reliable Broadcast With a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\scriptstyle{BASALT}$: A Rock-Solid Foundation for Epidemic Consensus Algorithms in Very Large, Very Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoronaSurveys: Using Surveys with Indirect Reporting to Estimate the Incidence and Evolution of Epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwasegun Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto García-Agundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: shortcutting the Bitcoin verification process for your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9162, Univ Rennes, Inria, CNRS, IRISA, France; Vrije Universiteit Amsterdam, The Netherlands; Athens University of Economics and Business, Greece. 2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Streaming with Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9039, Inria Rennes Bretagne Atlantique; RR-9039. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.3 – Protocols for emergent localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.3, IRISA; LINA-University of Nantes; Inria Rennes Bretagne Atlantique; Lancaster University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray: an Adaptive Random Peer Sampling Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Tanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LINA-University of Nantes; INRIA Rennes - Bretagne Atlantique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Collision/Conflict-free Distance-2 Coloring in Synchronous Broadcast/Receive Tree Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2030, IRISA, Inria Rennes. 2015, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Borba Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8253, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing Personalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8254, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Web Search by Gossiping with Unknown Social Acquaintances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6878, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossiping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish Subscribe on Large-Scale Dynamic Topologies: Routing and Overlay Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Politecnico di Milano, 2006. English. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00739652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Protocols: From Large Scale to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computational Engineering, Finance, and Science [cs.CE]. Université De Rennes 1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02375909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05446710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ishmaev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01053-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rufino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marcos Ram&#237;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Champati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e23219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889162v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114794" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04212154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Albouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2023.105133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518670v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garcia-Agundez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwasegun Ojo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hern&#225;ndez-Roig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.658544" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518708v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Casari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez Anta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garc&#237;a-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2021.641237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861511v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Auvolat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Makkes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Voulgaris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzou Rostami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chassein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hopf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Buchheim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619906v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tanke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0478-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;gou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-015-0451-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heverson Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stainer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462250v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ler&#233;v&#233;rend" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gegout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00018." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Biswas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2025-0108" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04794826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_26" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Gelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Hazay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.OPODIS.2024.14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.41" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Luevano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mart&#237;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heydi M&#233;ndez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Mendoza" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78341-8_16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Mendoza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590140.3629109" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923712v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pigaglio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791921v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2022.4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373338v6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181696v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515541v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219606" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737576" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373353v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282591v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Boix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338468.3356828" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Makhoul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan de Moor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384461v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008167.3008170" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2016.47" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008631.3008635" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834974" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Malucelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20086-6_29" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2015.60" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138365v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mauthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2751323.2751328" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhicheek Patra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663165.2663315" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820377v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heverson Borba Ribeiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728215v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kloudas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517384v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monod" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515693v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_10" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koldehofe Boris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Qu&#233;ma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Quema" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piegay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Murphy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruia-Catalin Roman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sormani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Turconi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Costa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Migliavacca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739617v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Paolo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Cugola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Picco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251787v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468272v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547600v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404607v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04578985v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03671451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145879v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garc&#237;a-Agundez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cabana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743995v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479885v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248428v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799209v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799221v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844813v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mogensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02375909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05446710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ishmaev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01053-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rufino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marcos Ram&#237;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Champati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e23219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889162v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114794" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04212154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Albouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2023.105133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518670v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garcia-Agundez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwasegun Ojo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hern&#225;ndez-Roig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.658544" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518708v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Casari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez Anta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garc&#237;a-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2021.641237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861511v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Auvolat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Makkes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Voulgaris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tanke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0478-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzou Rostami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chassein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hopf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Buchheim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;gou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-015-0451-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heverson Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stainer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462250v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ler&#233;v&#233;rend" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gegout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00018." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Biswas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2025-0108" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Luevano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mart&#237;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heydi M&#233;ndez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Mendoza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04794826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Gelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Hazay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.OPODIS.2024.14" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Mendoza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78341-8_16" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889285v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.41" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590140.3629109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pigaglio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791921v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2022.4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373338v6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219606" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737576" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282591v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Boix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338468.3356828" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan de Moor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Makhoul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perichon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008167.3008170" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396940v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2016.47" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008631.3008635" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Malucelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20086-6_29" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834974" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2015.60" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138365v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mauthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2751323.2751328" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhicheek Patra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663165.2663315" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820377v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heverson Borba Ribeiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728215v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kloudas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515693v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_10" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monod" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koldehofe Boris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Qu&#233;ma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Murphy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Quema" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piegay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruia-Catalin Roman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sormani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Turconi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Costa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Migliavacca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739617v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Paolo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Cugola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Picco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251787v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468272v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547600v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04578985v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404607v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03671451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145879v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garc&#237;a-Agundez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cabana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743995v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479885v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248428v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844813v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799209v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799221v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mogensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02375909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>