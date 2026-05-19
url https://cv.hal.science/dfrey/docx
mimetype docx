--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Davide Frey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discreet: distributed delivery service with context-aware cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (3-4), pp.357-374. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-024-01053-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and explainability of feature selection-boosted tree-based classifiers for COVID-19 detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marcos Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Champati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e23219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e23219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-commutative distributed objects: From cryptocurrencies to Byzantine-Fault-Tolerant CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1017, pp.114794. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine reliable broadcast with a message adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978, pp.114110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated consistency for worldwide gossips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461--11475. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2022.3209150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent comparison of symptom-based methods for COVID-19 infection detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marcos Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Champati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.105133. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2023.105133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Issuer Anonymous Credential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bosk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.571 - 607. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2022-0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the COVID-19 Prevalence in Spain With Indirect Reporting via Open Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Garcia-Agundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwasegun Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Hernández-Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.658544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoronaSurveys System for COVID-19 Incidence Data Collection and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez Anta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda García-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2021.641237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money Transfer Made Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861511v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: Hardening Bitcoin Transaction Verification Process For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.1946-1949. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3352063.3352106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Peer-Sampling Protocol for Building Networks of Browsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Tanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 21 (3), pp.629-661. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-017-0478-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quadratic shortest path problem: complexity, approximability, and solution methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borzou Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Buchheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268 (2), pp.473 - 485. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on NETYS 2014, 98 (8), pp.827-846. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-015-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-Aware Peer Sampling: Performance and Privacy Tradeoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Privacy Guarantees for Decentralized Learning via Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Cyffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contention-Aware Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference On Principles Of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.9:1-9:20, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Containerized Cloud Gaming Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHES - IPDPS 2025 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Milano, Italy. pp.78-86, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00018.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Privacy-Preserving Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washinghton DC, United States. pp.451-474, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2025-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of Efficient Face Anti-Spoofing Detection Against Physical and Digital Presentation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gonzalez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAS 2024 - 5th Face Anti-spoofing Workshop and Challenge workshop @ CVPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief: Sharding in permissionless systems in presence of an adaptive adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, May 2024, Vietri sul Mare, Italy. pp.481-487, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60603-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharding in permissionless systems in presence of an adaptive adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2024 - 12th International Conference on Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rabat, Morocco. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lucques, Italy. pp.1-29, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.OPODIS.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwiftFaceFormer: An Efficient and Lightweight Hybrid Architecture for Accurate Face Recognition Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2024 - 27th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.244-258, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78341-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Towards Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2024 - 38th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basalt: A Rock-Solid Byzantine-Tolerant Peer Sampling for Very Large Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2023 - 24th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3590140.3629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synchronization Power (Consensus Number) of Access-Control Objects: the Case of AllowList and DenyList</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2023 - 37th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, L'aquila, Italy. pp.1-32, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Efficient Distributed Delivery Service for Group Key Agreement Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2023 - 16th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bordeaux, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Approach to Construct Signature-Free BRB Algorithms under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2022 - 26th Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Brussels, Belgium. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donar: Anonymous VoIP over Tor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSDI 2022 - 19th USENIX Symposium on Networked Systems Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, RENTON, WA, United States. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPTEE: Leveraging trusted execution environments for Byzantine-tolerant peer sampling services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pigaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2022 - 42nd IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bologna, Italy. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case Early-Stopping Latency of Synchronous Byzantine Reliable Broadcast: The Deterministic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2022 - 36th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Augusta, GA, United States. pp.4:1--4:22, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-Tolerant Reliable Broadcast in the Presence of Silent Churn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2021 - 23rd International Symposium on Stabilizing, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, France. pp.21-33, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, Efficient and Convenient Decentralized Multi-Task Learning for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDA 2021 - 19th Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373338v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUCCCR: Agent Utility Centered Clustering for Cooperation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2021 - 9th International Conference on NETworked sYStems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foiling Sybils with HAPS in Permissionless Systems: An Address-based Peer Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Privacy-Preserving Gossip Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2019 - 21st International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pisa, Italy. pp.38-52, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34992-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource Rumor Spreading with Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOM.2019.8737576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Strategy for mitigating Tracking through Browser Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTD 2019 - 6th ACM Workshop on Moving Target Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, London, United Kingdom. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338468.3356828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Filtering Under a Sybil Attack: Similarity Metrics do Matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - the 48th International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.466-477, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2018.00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de deux structures d'onduleurs Hautes Fréquences (HF) et Très Hautes Fréquences (THF) à transistor GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing secure Bitcoin transactions to your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Workshop on Adaptive and Reflective Middleware (ARM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.3:1-3:6, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008167.3008170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Collision/Conflict-Free Distance-2 Coloring in Wireless Synchronous Broadcast/Receive Tree Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Philadelphia, PA, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2016.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed for the elite, consistency for the masses: differentiating eventual consistency in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 IEEE 35th Symposium on Reliable Distributed Systems (SRDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.197-206, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2016.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon: A Fast Decentralized Content Consumption Estimation in Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Use of Tags for Georeplicated Content Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IC2E'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Privacy-Preserving Averaging for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M4IOT 2016 - 3rd Workshop on Middleware for Context-Aware Applications in the IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.19 - 22, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008631.3008635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quadratic Shortest Path Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borzou Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Malucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Buchheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 14th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20086-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized view prediction for global content placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2015 : ARM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide & Share: Landmark-based Similarity for Private KNN Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2015.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitude: Decentralised Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Filtering Under a Sybil Attack: Analysis of a Privacy Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth European Workshop on System Security EuroSec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2751323.2751328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyRec: Leveraging Browsers for Scalable Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2663165.2663315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation for the Masses: Towards Decentralized Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Reflective Middleware ARM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Borba Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp Decentralized Instant News Recommender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Deduplication for Cluster-Based Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kloudas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Market: Combining Explicit and Implicit Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gossple Anonymous Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX 11th International Middleware Conference (MIDDLEWARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, India. pp.191-211, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Gossip for Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00517384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp: news from, for, through everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Peer-to-Peer Computing (IEEE P2P'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koldehofe Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Urbana-Champaign, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching Gossip with Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Quéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure-Tolerant Overlay Trees for Large-Scale Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Peer-to-Peer Computing 2008 (P2P'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Gossiping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Quema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, IBM TJ Watson Research Lab in Yorktown, New York., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solipsis: A Decentralized Architecture for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Massively Multiuser Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Publish Subscribe in Mobile ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gruia-Catalin Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards lightweight information dissemination in inter-vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sormani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Turconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Migliavacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd international workshop on Vehicular ad hoc networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish-subscribe tree maintenance over a DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costa Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS 2005 Workshop colocated with ICDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Columbus, OHIO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the Reconfiguration Overhead in Content-Based Publish-Subscribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Cugola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Pietro Picco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschewing the Cloud by leveraging Local Communication Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGC Gossiping on Browsers without a Server [Live Demo/Poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziel Carvajal-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, MIAMI, United States. Web Information System Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage de navigateurs : état de l’art et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Turgis; Alexandra Bensamoun; Maryline Boizard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2020, 978-2-84934-466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp: news from, for, through everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: a Lossy Storage Middleware for Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous BFT Asset Transfer: Quasi-Anonymous, Light, and Consensus-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Trusted Execution Environments: Comparing Commercial Implementations and Diverse Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine Reliable Broadcast With a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\scriptstyle{BASALT}$: A Rock-Solid Foundation for Epidemic Consensus Algorithms in Very Large, Very Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoronaSurveys: Using Surveys with Indirect Reporting to Estimate the Incidence and Evolution of Epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwasegun Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto García-Agundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: shortcutting the Bitcoin verification process for your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9162, Univ Rennes, Inria, CNRS, IRISA, France; Vrije Universiteit Amsterdam, The Netherlands; Athens University of Economics and Business, Greece. 2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Streaming with Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9039, Inria Rennes Bretagne Atlantique; RR-9039. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.3 – Protocols for emergent localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.3, IRISA; LINA-University of Nantes; Inria Rennes Bretagne Atlantique; Lancaster University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray: an Adaptive Random Peer Sampling Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Tanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LINA-University of Nantes; INRIA Rennes - Bretagne Atlantique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Collision/Conflict-free Distance-2 Coloring in Synchronous Broadcast/Receive Tree Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2030, IRISA, Inria Rennes. 2015, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Borba Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8253, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing Personalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8254, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Web Search by Gossiping with Unknown Social Acquaintances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6878, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossiping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish Subscribe on Large-Scale Dynamic Topologies: Routing and Overlay Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Politecnico di Milano, 2006. English. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00739652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Protocols: From Large Scale to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computational Engineering, Finance, and Science [cs.CE]. Université De Rennes 1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02375909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Davide Frey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discreet: distributed delivery service with context-aware cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (3-4), pp.357-374. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-024-01053-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and explainability of feature selection-boosted tree-based classifiers for COVID-19 detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marcos Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Champati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.e23219. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e23219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-commutative distributed objects: From cryptocurrencies to Byzantine-Fault-Tolerant CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1017, pp.114794. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine reliable broadcast with a message adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978, pp.114110. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated consistency for worldwide gossips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461--11475. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2022.3209150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent comparison of symptom-based methods for COVID-19 infection detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Rufino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Marcos Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Champati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 177, pp.105133. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2023.105133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Issuer Anonymous Credential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bosk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.571 - 607. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2022-0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the COVID-19 Prevalence in Spain With Indirect Reporting via Open Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Garcia-Agundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwasegun Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Hernández-Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2021.658544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CoronaSurveys System for COVID-19 Incidence Data Collection and Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Casari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez Anta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda García-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2021.641237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518708v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money Transfer Made Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861511v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: Hardening Bitcoin Transaction Verification Process For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.1946-1949. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3352063.3352106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Peer-Sampling Protocol for Building Networks of Browsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Tanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Wide Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, 21 (3), pp.629-661. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11280-017-0478-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quadratic shortest path problem: complexity, approximability, and solution methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borzou Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chassein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Buchheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268 (2), pp.473 - 485. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.01.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on NETYS 2014, 98 (8), pp.827-846. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-015-0451-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust-Aware Peer Sampling: Performance and Privacy Tradeoffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Privacy Guarantees for Decentralized Learning via Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Cyffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contention-Aware Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference On Principles Of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.9:1-9:20, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Efficient Containerized Cloud Gaming Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHES - IPDPS 2025 Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Milano, Italy. pp.78-86, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00018.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Privacy-Preserving Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washinghton DC, United States. pp.451-474, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2025-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of Efficient Face Anti-Spoofing Detection Against Physical and Digital Presentation Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Gonzalez-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAS 2024 - 5th Face Anti-spoofing Workshop and Challenge workshop @ CVPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharding in permissionless systems in presence of an adaptive adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2024 - 12th International Conference on Networked Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Rabat, Morocco. pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief: Sharding in permissionless systems in presence of an adaptive adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Colloquium on Structural Information and Communication Complexity (SIROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, May 2024, Vietri sul Mare, Italy. pp.481-487, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-60603-8_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lucques, Italy. pp.1-29, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.OPODIS.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Towards Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2024 - 38th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SwiftFaceFormer: An Efficient and Lightweight Hybrid Architecture for Accurate Face Recognition Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel González-Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2024 - 27th International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.244-258, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78341-8_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synchronization Power (Consensus Number) of Access-Control Objects: the Case of AllowList and DenyList</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2023 - 37th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, L'aquila, Italy. pp.1-32, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2023.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Efficient Distributed Delivery Service for Group Key Agreement Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Turuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ismail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2023 - 16th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bordeaux, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basalt: A Rock-Solid Byzantine-Tolerant Peer Sampling for Very Large Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2023 - 24th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3590140.3629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Approach to Construct Signature-Free BRB Algorithms under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2022 - 26th Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Brussels, Belgium. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case Early-Stopping Latency of Synchronous Byzantine Reliable Broadcast: The Deterministic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2022 - 36th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Augusta, GA, United States. pp.4:1--4:22, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPTEE: Leveraging trusted execution environments for Byzantine-tolerant peer sampling services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Pigaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Bruneau-Queyreix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2022 - 42nd IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bologna, Italy. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donar: Anonymous VoIP over Tor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSDI 2022 - 19th USENIX Symposium on Networked Systems Design and Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, RENTON, WA, United States. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-Tolerant Reliable Broadcast in the Presence of Silent Churn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2021 - 23rd International Symposium on Stabilizing, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, France. pp.21-33, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91081-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, Efficient and Convenient Decentralized Multi-Task Learning for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDA 2021 - 19th Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373338v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUCCCR: Agent Utility Centered Clustering for Cooperation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2021 - 9th International Conference on NETworked sYStems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foiling Sybils with HAPS in Permissionless Systems: An Address-based Peer Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Privacy-Preserving Gossip Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2019 - 21st International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pisa, Italy. pp.38-52, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34992-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource Rumor Spreading with Network Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOCOM 2019 - IEEE International Conference on Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INFOCOM.2019.8737576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Strategy for mitigating Tracking through Browser Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTD 2019 - 6th ACM Workshop on Moving Target Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, London, United Kingdom. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338468.3356828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282591v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de deux structures d'onduleurs Hautes Fréquences (HF) et Très Hautes Fréquences (THF) à transistor GaN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawad Makhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Filtering Under a Sybil Attack: Similarity Metrics do Matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florestan de Moor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - the 48th International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.466-477, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2018.00055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon: A Fast Decentralized Content Consumption Estimation in Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Use of Tags for Georeplicated Content Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IC2E'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed for the elite, consistency for the masses: differentiating eventual consistency in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 IEEE 35th Symposium on Reliable Distributed Systems (SRDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.197-206, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2016.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing secure Bitcoin transactions to your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Workshop on Adaptive and Reflective Middleware (ARM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.3:1-3:6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008167.3008170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Collision/Conflict-Free Distance-2 Coloring in Wireless Synchronous Broadcast/Receive Tree Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th International Conference on Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Philadelphia, PA, United States. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPP.2016.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Privacy-Preserving Averaging for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lepiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M4IOT 2016 - 3rd Workshop on Middleware for Context-Aware Applications in the IoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.19 - 22, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008631.3008635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized view prediction for global content placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2015 : ARM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitude: Decentralised Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide & Share: Landmark-based Similarity for Private KNN Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2015.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quadratic Shortest Path Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borzou Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Malucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Buchheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 14th International Symposium on Experimental Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20086-6_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Filtering Under a Sybil Attack: Analysis of a Privacy Threat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth European Workshop on System Security EuroSec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2751323.2751328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyRec: Leveraging Browsers for Scalable Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2663165.2663315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation for the Masses: Towards Decentralized Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Reflective Middleware ARM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Borba Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp Decentralized Instant News Recommender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Deduplication for Cluster-Based Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kloudas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Jose, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Market: Combining Explicit and Implicit Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00624129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp: news from, for, through everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Peer-to-Peer Computing (IEEE P2P'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Gossip for Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00517384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gossple Anonymous Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX 11th International Middleware Conference (MIDDLEWARE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bangalore, India. pp.191-211, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16955-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00515693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koldehofe Boris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Urbana-Champaign, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching Gossip with Live Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Quéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure-Tolerant Overlay Trees for Large-Scale Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Peer-to-Peer Computing 2008 (P2P'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Gossiping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Quema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Large-Scale Distributed Systems and Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, IBM TJ Watson Research Lab in Yorktown, New York., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solipsis: A Decentralized Architecture for Virtual Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Royan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Piegay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Massively Multiuser Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Reno, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Aware Publish Subscribe in Mobile ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gruia-Catalin Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards lightweight information dissemination in inter-vehicular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sormani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Turconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Migliavacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd international workshop on Vehicular ad hoc networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish-subscribe tree maintenance over a DHT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costa Paolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS 2005 Workshop colocated with ICDCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Columbus, OHIO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the Reconfiguration Overhead in Content-Based Publish-Subscribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianpaolo Cugola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy L. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Pietro Picco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschewing the Cloud by leveraging Local Communication Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebGC Gossiping on Browsers without a Server [Live Demo/Poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raziel Carvajal-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information System Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, MIAMI, United States. Web Information System Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage de navigateurs : état de l’art et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Turgis; Alexandra Bensamoun; Maryline Boizard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2020, 978-2-84934-466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsUp: news from, for, through everyone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: a Lossy Storage Middleware for Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous BFT Asset Transfer: Quasi-Anonymous, Light, and Consensus-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Trusted Execution Environments: Comparing Commercial Implementations and Diverse Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis S. Luevano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine Reliable Broadcast With a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\scriptstyle{BASALT}$: A Rock-Solid Foundation for Epidemic Consensus Algorithms in Very Large, Very Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoronaSurveys: Using Surveys with Indirect Reporting to Estimate the Incidence and Evolution of Epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwasegun Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto García-Agundez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cabana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: shortcutting the Bitcoin verification process for your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9162, Univ Rennes, Inria, CNRS, IRISA, France; Vrije Universiteit Amsterdam, The Netherlands; Athens University of Economics and Business, Greece. 2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live Streaming with Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9039, Inria Rennes Bretagne Atlantique; RR-9039. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.3 – Protocols for emergent localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.3, IRISA; LINA-University of Nantes; Inria Rennes Bretagne Atlantique; Lancaster University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray: an Adaptive Random Peer Sampling Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nédelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Tanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LINA-University of Nantes; INRIA Rennes - Bretagne Atlantique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Collision/Conflict-free Distance-2 Coloring in Synchronous Broadcast/Receive Tree Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2030, IRISA, Inria Rennes. 2015, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FreeRec: an Anonymous and Distributed Personalization Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heverson Borba Ribeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Distributed Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8253, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing Personalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8254, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Web Search by Gossiping with Unknown Social Acquaintances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6878, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00368137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossiping Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Mogensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00339118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish Subscribe on Large-Scale Dynamic Topologies: Routing and Overlay Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Politecnico di Milano, 2006. English. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00739652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemic Protocols: From Large Scale to Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computational Engineering, Finance, and Science [cs.CE]. Université De Rennes 1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02375909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05446710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ishmaev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01053-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rufino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marcos Ram&#237;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Champati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e23219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889162v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114794" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04212154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Albouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2023.105133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518670v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garcia-Agundez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwasegun Ojo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hern&#225;ndez-Roig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.658544" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518708v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Casari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez Anta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garc&#237;a-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2021.641237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861511v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Auvolat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Makkes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Voulgaris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tanke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0478-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzou Rostami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chassein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hopf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Buchheim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;gou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-015-0451-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heverson Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stainer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462250v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ler&#233;v&#233;rend" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gegout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00018." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Biswas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2025-0108" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Luevano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mart&#237;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heydi M&#233;ndez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Mendoza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477243v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04794826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Gelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Hazay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.OPODIS.2024.14" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393675v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Mendoza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78341-8_16" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889285v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.41" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590140.3629109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337821v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923712v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pigaglio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791921v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2022.4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373338v6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219606" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737576" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282591v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Boix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338468.3356828" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan de Moor" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00055" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981856v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Makhoul" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perichon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384461v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008167.3008170" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396940v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2016.47" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257939v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008631.3008635" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Malucelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20086-6_29" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834974" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2015.60" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138365v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mauthe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2751323.2751328" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhicheek Patra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663165.2663315" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820377v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heverson Borba Ribeiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728215v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kloudas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515693v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_10" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517384v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monod" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515420v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koldehofe Boris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Qu&#233;ma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Murphy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Quema" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piegay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruia-Catalin Roman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sormani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Turconi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Costa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Migliavacca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739617v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Paolo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Cugola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Picco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251787v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468272v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547600v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04578985v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404607v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03671451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145879v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garc&#237;a-Agundez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cabana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743995v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479885v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248428v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844813v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799209v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799221v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mogensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02375909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05446710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ishmaev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paillat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01053-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rufino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marcos Ram&#237;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aguilar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Baquero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Champati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e23219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889162v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114794" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04212154v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Albouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04406757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2023.105133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2022-0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518670v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garcia-Agundez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwasegun Ojo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hern&#225;ndez-Roig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.658544" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518708v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Casari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez Anta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garc&#237;a-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2021.641237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861511v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Auvolat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Makkes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Voulgaris" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619906v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tanke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11280-017-0478-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzou Rostami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chassein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hopf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Buchheim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.01.054" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251314v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;gou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-015-0451-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heverson Ribeiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stainer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462250v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ler&#233;v&#233;rend" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gegout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00018." TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993586v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Biswas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2025-0108" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610076v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis S. Luevano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mart&#237;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heydi M&#233;ndez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonzalez-Mendoza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04794826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-60603-8_26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Gelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Hazay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.OPODIS.2024.14" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.41" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Gonz&#225;lez-Mendoza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78341-8_16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04399298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2023.21" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590140.3629109" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906141v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791921v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2022.4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pigaglio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bruneau-Queyreix" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923695v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03515541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373338v6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965955v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219606" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737576" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282591v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Boix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338468.3356828" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981856v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Makhoul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perichon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01787060v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan de Moor" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301230v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008167.3008170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396940v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2016.47" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008631.3008635" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834974" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138365v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mauthe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171492v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2015.60" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Malucelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20086-6_29" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158723v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2751323.2751328" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080016v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhicheek Patra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2663165.2663315" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00975137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080030v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820377v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heverson Borba Ribeiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728215v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kloudas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517384v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00515693v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16955-7_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koldehofe Boris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Qu&#233;ma" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337054v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy L. Murphy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337056v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Quema" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337057v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Royan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piegay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruia-Catalin Roman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739632v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sormani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Turconi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Costa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Migliavacca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739617v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Paolo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739607v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo Cugola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Picco" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633670v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251787v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468272v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547600v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04578985v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404607v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03671451v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03145879v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Garc&#237;a-Agundez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cabana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743995v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01479885v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248428v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844813v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799209v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799221v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00368137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00339118v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mogensen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00739652v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02375909v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>