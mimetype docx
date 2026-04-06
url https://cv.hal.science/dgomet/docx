--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,139 +66,5459 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation des corps autour de la Seconde Guerre mondiale : modèles pédagogiques et valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chovaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151 (3), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l’EPS : une force dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (135), pp.5-12, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les individus, murs porteurs des politiques de l’éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 135 (1), pp.5-12, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.135.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une inféodation problématique : cas du badminton en France (1944-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les insitutions sportives et les pratiques minoritaires (1920-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport derrière les barbelés. Cas des officiers français durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée assemblée générale de l’association Mémoire et Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association Mémoire et Avenir, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tournée Borotra en Afrique du Nord (avril-mai 1941) et les sportifs juifs tunisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les Juifs et le sport en Tunisie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire des Juifs de Tunisie (SHJT), Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport et les sportifs pendant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Mémorial des Déportés de la Mayenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Mayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre loisirs et propagande. Les activités sportives des prisonniers de guerre français (1940-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">148e Congrès national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques (CTHS), May 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing sport on the side of the Rhine : the case of forced workers during the Second World War (1942-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Congress of European Committee for Sports History (CESH). Making World(s). Sport Globaization and Olympism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris X Nanterre, Jun 2024, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunis libérée, mais à Paris on arrêtait le champion du monde de boxe Young Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque « La Tunisie libérée et les conséquences pour les Juifs de Tunisie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire des Juifs de Tunisie (SHJT), Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clubs sportifs et leur histoire. Exemple du Racing Club de France et du Stade Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Histoire et archives des fédérations sportives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP et Archives nationales, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer les élites envers et contre tout : le modèle éducatif du Racing Club de France (1936-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « L’éducation des corps en temps de crises : traditions ? Innovations ? (années 1936-1948) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Jan 2023, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec de la mobilisation des sportifs juifs de France face au péril nazi (1933-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autopsie de l'échec sportif. XXe Carrefours d'Histoire du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des carrières tennistiques contrariées : les cas d’Yvon Pétra et Pierre Pellizza (1930-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Carrefours d’histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Oct 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports competitions in captivity. The case of French prisoners of war during the Second World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress of CESH « Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraires de tennismen autour de la Seconde Guerre mondiale : Yvon Pétra et Pierre Pellizza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Biennales de l’AFRAPS, « Les activités de raquette. Comprendre et intervenir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côtes d'Opale, Sep 2021, Calais (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The process of memory construction in sport : somewhere between political stakes and memorialization dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International CESH-ISHPES Congress « Sport and Politics from Antiquity to the Modern Day »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitade de Lisboa, Sep 2021, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence plénière : place et évolution des activités de raquette dans la société.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Biennales de l’AFRAPS : Les activités de raquette. Comprendre et intervenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Sep 2021, Calais (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrières contrariées de jeunes tennismen autour de la Seconde Guerre mondiale,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque international « Le tennis dans la société de demain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Jun 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des activités sportives des communautés juives de France : des sources à l'écriture (1900-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt ans après.. Ecrire l'histoire du sport. XVe Carrefours d'histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet, un acteur sur le déclin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Education physique : conceptions et débats dans la seconde moitié du XXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Feb 2020, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GR 34 et Patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Imterped. « L’impact territorial des loisirs pédestres sur lelittoral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Brieuc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la randonnée en Bretagne : logiques d’acteurs et dynamiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Imterped, « L’impact territorial des loisirs pédestres sur le littoral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Brieuc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pellizza. Un tennisman champion de badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Histoire(s) de balles et de plumes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Feb 2019, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : The Process of Memory Construction in sport : Alfred Nakache and Young Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-war Sport between Memory and Reconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European University Institute, Oct 2019, Florence (IT), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Young Perez (2013) : an opportunistic film ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Annual Conference of the Sport Literature Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jun 2019, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : Jouer en captivité. Les activités physiques et sportives des sous-officiers réfractaires (1940-1944),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence et jeux de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines, Oct 2019, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mémoire dans le sport : un vecteur de patrimonialisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e CESH Congress – 18th Carrefours d’histoire du sport « Sport Heritage and Patrimonial Dynamics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions judaïques et engagement dans les activités physiques et sportives (1900 – 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage sportif et dynamique patrimoniale. XVIIIe Carrefours d’Histoire du Sport – 22th Conference of European Commitee for Sports History (CESH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du GR 34 (1968 – 1978). Un chemin de grande randonnée à la croisée d’idéaux individuels et d’enjeux collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs physiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, May 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La randonnée pédestre : un élément de patrimonialisation du territoire breton ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e CESH Congress – 18th Carrefours d’histoire du sport « Sport Heritage and Patrimonial Dynamics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place, rôle et fonctions de l’argument de “nature” dans les réflexions entourant la prise en compte des filles et des garçons et éducation physique en France (1945-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 40th Annual Conference of the International Standing Conference for the History of Education (ISCHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt Universität, Aug 2018, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : Pratiques corporelles et genre dans les camps nazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été « Justice transitionnelle et bourreaux dans la guerre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, faculté de Droit et de Science Politique d’Aix-Marseille, Jul 2017, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports et pratiques physiques dans les camps nazis (1933-1945). Une réalité a priori inconcevable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès international de la Société de sociologie du sport de langue française (3SLF) « Faire la passe et marquer. Débattre des usages sociaux des savoirs de sociologie du sport, du corps et de l’EPS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations des enseignantes d’éducation physique de l’enseignement catholique : remise en cause ou renforcement des normes de genre ? (1963-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e colloque Pierre de Coubertin, « Entraîner, Animer, Former, Éduquer : de l’éthique à la pratique dans l’univers du sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Oct 2017, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forced Labour in Germany: Paving the Way for Cultural Transfer (1942-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e CESH Congress « Transferts et passeurs culturels en sport. La diffusion du sport en Europe : origines et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports en Oflag. Des activités permettant d’échapper à la psychose des barbelés (1940-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque « Sport et recherche en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Mans, Oct 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion d’un « sport éducatif » entre l’INS et l’ENSEPS Garçons. Un champ de connaissances en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Reconstructions physique et sportive en France sous la IVe République : entre intentions et réalisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche en Sciences Humaines, Mar 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À votre santé ! Éducation des corps et normalisation sociale (fin du XIXe à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falchun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 38th Annual Conference of the International Standing Conference for the History of Education, (ISCHE) « Education and the Body »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chicago University, Aug 2016, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des institutions juives sur la pratique corporelle dans l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs. XVIIe Carrefours d’Histoire du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : Pratiques sportives dans les camps durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoriales : le sport dans la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Centre de recherche d’histoire quantitative, Nov 2016, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir des normes pédagogiques pour délimiter des périmètres institutionnels : le cas de l’INS et de l’ENSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Carrefours d’histoire du sport « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des corps, disciplinarisation des sports. Retour sur le processus d’intégration des sports en éducation physique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falchun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 38th Annual conference of the International Standing Conference for the History of Education (ISCHE) « Education and the Body »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chicago University, Aug 2016, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie de la sphère sportive en question. Les actions du Commissariat Général à l’Éducation Générale et au Sports à l’adresse des « absents » durant la Seconde Guerre mondiale (1940-1944) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Carrefours d’histoire du sport « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : To control the bodies or to divert themselves? Physical practices of French POWs (officers, soldiers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Annual conference of the Society for the History of Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bonn, Sep 2015, Bonn (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aéromodélisme, une pratique soutenue par le régime de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’homme et l’air. Invention et transformations des pratiques aéronautiques et sportives (XVIIe-XXIe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Dec 2015, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tutelle de l’UGSEL à la reconnaissance universitaire. La formation des enseignantes d’éducation physique de l’enseignement catholique dans les Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports dans les Oflags. Des activités signifiantes récupérées par la propagande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e International CESH Congress « Sport as a Key for Development in Historical Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Geografico Militaire, Oct 2015, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire le mythe sportif par la bande dessinée ? Destins de boxeurs déportés en camps de concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Bande dessinée et Sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Nov 2015, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de carrière de Maurice Baquet (1945-1960). Entre reconnaissance et marginalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Carrefours d’histoire du sport « Le sport et les sixties »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Bodies and Destroying Cultural Reference Points through Corporal Practices. The Example of Mauthausen Concentration Camp (1938-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Violence of War. Experiences and Images of Conflict »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College London, Jun 2014, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques corporelles punitives, témoins d’une conception singulière du masculin et du féminin au cœur du système concentrationnaire nazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international GIS Institut du Genre, atelier « Sport, santé et genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole normale supérieure de Lyon, Sep 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tutelle de l’UGSEL et quête de reconnaissance universitaire. Naissance et développement du Centre Féminin d’EPS d’Angers (1963-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Carrefours d’histoire du sport « Le sport et les sixties »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Teissié (1909-1961). Parcours d’un instituteur dans la sphère de l’éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjebay Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Carrefours d’histoire du sport « Le sport et les sixties »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tortures et loisirs. Les pratiques corporelles dans le camp de concentration de Mauthausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e International CESH Congress « Sport in Times of Crisis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blanquerna-Universitat Ramon Liull, Nov 2013, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survival Strategy or Bloody Violence? Boxing in Concentration and Extermination Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41e Congress North American Society for Sport History (NASSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St. Mary University, May 2013, Halifax, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Education in the Nazis Camps from Prophylaxie to Torture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Congress ISHPES « Sport and Physical Education Around the Globe – Past, Present and Future »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rio de Janeiro, Jul 2012, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gymnastique au CNMA, une spécialité sportive au service de la formation d’un « homme nouveau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Oct 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Collège National des Moniteurs et Athlètes (CNMA) : centre de la construction de l’excellence sportive durant la Seconde Guerre mondiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Entretiens de l’INSEP, Histoire de la performance sportive »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de combat dans les camps de prisonniers de guerre français : une réalité insoupçonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Carrefour d’histoire du sport « Le sport et la guerre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Oct 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the Significance of Sport among the French Prisoners of War during WWII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International ISHPES Congress, « Sport in History: promises and problems »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Stirling, Jul 2009, Stirling, Scotland, UK, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rubrique « sport » dans la presse écrite antisémite et collaboratrice durant la Seconde Guerre mondiale : un outil de propagande efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Carrefour d’histoire du sport « Sports et médias. XIXe-XXe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Oct 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Nakache, des bassins olympiques aux réservoirs d’Auschwitz : analyse socio-historique d’une carrière sportive (1933-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Carrefour d’histoire du sport « Les pratiques corporelles et l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2006, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géo-Charles : poète reporter de la natation olympique de 1924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Carrefour d’histoire du sport, « Les pratiques corporelles et l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côtes d'Opale, Oct 2006, Calais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-représentation des femmes et résistances au changement. Le cas du badminton (1979-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Carrefour d’histoire du sport « Sport et genre»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2004, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sport derrière les barbelés. Les prisonniers de guerre français durant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PULIM. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux marges de l'histoire de l'éducation physique scolaire : les années 1930/1950 et le court XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -207,11756 +5527,6436 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPURE. 2025, 978 2 37496 249 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racing Club de France. Le sport en ciel et Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 978-2749176451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepteurs et conceptrices de l'EPS sur le second XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, pp.136, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire (s) de balles et de plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animer. Entraîner. Éduquer : le sport et ses métiers (XXe-XXIe siècles) / sous la direction de Michaël Attali et Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Epure = éditions et presses universitaires de Reims, pp.260, 2019, 978-2-37496-089-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l'enseignement catholique : l'Institut d'Angers / sous la direction de Michaël Attali et Doriane Gomet ; préface de Bruno Poucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023, 978-2749176451</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.260, 2017, 978-2-7535-5918-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">3, pp.136, 2021</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badminton, de l'élève débutant au joueur de compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vigot, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...295 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’éducation des corps autour de la Seconde Guerre mondiale : modèles pédagogiques et valeurs</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’EPS en Polynésie française : entre conformité et particularisme culturel (1984 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pénard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanihi Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gras Manatea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPURE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges de l’histoire de l’éducation physique scolaire : Les années 1930/1950 &amp; le court XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-188, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec au Racing Club de France est-il possible ? Une revue pour souffler un esprit sportif pérenne (1920-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badminton : une lente rationalisation de l’entraînement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’entraînement sportif. Pratiques et discours techniques en France (XIXe–XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-66, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la délimitation d’un objet à son analyse. Les pratiques corporelles des Français déplacés de force en Allemagne durant la Seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt ans après…Écrire l’histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-324, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences et jeux sportifs en captivité : le cas des sous-officiers réfractaires au travail (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence et jeux. De l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-325, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badminton. Le pari gagné de l'olympisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.585-598, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la randonnée en Bretagne : logiques d’acteurs et dynamiques culturelles (années 1970-1980).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions et presses universitaires de Reims. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y. Rech, M. Attali, É. Paget &amp; J. Piriou (dir.), Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-80, 2022, 978-2-37496-162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du GR34. Un chemin de Grande Randonnée à la croisée d'idéaux individuels et d'enjeux collectifs (1968-1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mai 68 des sportifs et des éducateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.221-238., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le badminton à l'école : doutes, séduction, légitimité (1960-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les sports de raquette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.55-66, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pellizza, un tennisman-badiste à la carrière contrariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.131-152, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et pouvoir politique : les actions du CGEGS en faveur des prisonniers de guerre (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.141-162, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques sportives des déportés dans les camps de concentration nazis. Entre pouvoir absolu et quête de survie (1933-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre la réclusion. Expériences plurielles de l’enfermement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.67-80, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’une nouvelle politique de formation de cadres pour l’éducation physique et les sports : le collège national des moniteurs et des athlètes (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Epure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animer, entraîner, éduquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-80, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un enseignant d’éducation physique en captivité : Jean-Louis Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Arnaud. Historien de l'éducation physique et du sport scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.193-212, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’une culture d’établissement. La formation des enseignants d’éducation physique du privé à l’Institut d’Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard historique sur l’évolution des relations pédagogiques en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions revue EPS, pp.33-50, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire les corps par le sport: un projet éducatif en pleine effervescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958). Entre intentions et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-83, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport behind the Wire. Primarily a Life-Saving Exercice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">andenhoeck and Ruprecht, Abteilung für Universalgeschichte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport under Unexpercted Circumstances. Violence, Discipline and Leisure in Penal and Internment Camps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-121, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la stabilisation (1981-1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-97, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la transformation (1973-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-79, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’une culture d’établissement (1963-2016). Former des professionnel.e.s de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540210v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-221, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la création (1963-1973). Le Centre Féminin d’Éducation Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-61, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une organisation singulière : individus et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-154, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations des enseignants d’EPS de l’école catholique avant la création de l’IFEPSA : héritage ou fardeau d’une organisation fédérale singulière (1943-1959) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-39, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre de Formation en Éducation Physique et sportive d'Angers: une organisation entrepreneuriale de formation / Doriane Gomet, Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Liotard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport dans les sixties : pratiques, valeurs, acteurs / [16e Carrefour de l'histoire du sport, UFR STAPS de l'Université Claude Bernard Lyon 1, 27-29 octobre 2014] / textes réunis par Philippe Liotard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, pp.317-330, 2016, 978-2-37496-023-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières des institutions : le cas du sport scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Attali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé éditions, pp.27-33, 2016, 978-2-240-04316-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre assimilation et tentation de l'entre sol : clubs et sportifs juifs en France (fin XIXe siècle-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Boli; Patrick Clastres; Marianne Lassus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport en France à l'épreuve du racisme du XIXe siècle à nos jours : sports, xénophobie, racisme et antisémitisme / sous la direction de Claude Boli, Patrick Clastres et Marianne Lassus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau monde éditions, pp.129-146, 2015, 978-2-369-42262-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport scolaire, berceau du développement du badminton en France (1970-2000) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-05546188v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensées sur le sport scolaire-penser le sport scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.233-246, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de raquette : les enjeux d’une intégration scolaire tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’école du sport. Épistémologie des savoirs corporels du XIXe siècle à nos jours (dir. Michaël Attali et Jean Saint-Martin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-320, 2014, 978-2-8041-8473-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre les Juifs vulnérables par le sport : une stratégie des journaux antisémites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe Siècle. Section 2 : De la France de Vichy aux Jeux de Londres : le temps de l’ordre (1939/40-1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-330, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la punition à la mise à mort : les pratiques corporelles dans les camps nazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe Siècle. Section 2 : De la France de Vichy aux Jeux de Londres : le temps de l’ordre (1939/40-1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-297, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignant-e-s d’éducation physique au cœur de la Révolution Nationale : Pédagogie de l’ordre, régénérescences et vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-242, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Badminton et tennis, deux sports de raquette aux trajectoires singulières en EPS (1870-2000) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation du corps à l’école. Mouvements, normes et pédagogies 1881-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.313-330, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pratiques des enseignants d’éducation physique (1920-1980). Une facette peu connue de l’histoire de l’EPS »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation du corps à l’école. Mouvements, normes et pédagogies 1881-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS; Clermont-Ferrand, pp.75-90, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assauts derrière les barbelés : l’escrime dans les camps de prisonniers de guerre français durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.319-329, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans la presse écrite de l’ultra-droite parisienne : une pratique culturelle mise au service de l’antisémitisme (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica, pp.781-794, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Collège National des Moniteurs et Athlètes (CNMA) : premier grand centre de construction de l’excellence sportive, (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la performance du sportif de haut niveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-227, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakache : des bassins olympiques au couloir de Drancy. Analyse socio-historique de la carrière d’un champion (1934-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe siècle au XXe siècle (dir. Laurence Munoz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.41-70, 2008, 978-2-296-06244-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Nakache, des bassins olympiques au couloir de Drancy : analyse socio- historique du destin d’un champion (1933-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.165-179, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géo-Charles : poète reporter de la natation olympique de 1924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe siècle au XXe siècle (dir. Laurence Munoz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.165-179, 2008, 978-2-296-06244-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finalités et pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L’écrit 1 » au miroir de l’histoire (dir. Michaël Attali, Jean Saint-Martin et Sylvain Villaret)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.85-100, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-représentation des femmes et résistances au changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport et genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.173-195, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation des corps en temps de « crises » : ruptures ? continuités ? (1936-1948)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 151 (3), pp.7-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.151.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport: Case Study of Racing Club de France (1882–1908)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.378-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques mémoriellles de la Shoah : l’exemple de deux champions : Alfred Nakache et Young Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.96-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structurer et promouvoir la randonnée en Bretagne : le rôle de l’Association Bretonne des Relais et Itinéraires (années 1970-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2022.2052682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités de raquette : tout(es) une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138 (4), pp.79-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.138.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sporting Club Maccabi de Paris in the Interwar Period (1924-1939): the Path of a Zionist Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet : l’homme derrière le mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (135), pp.13-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How hiking reinvented rural areas. Social transformation and leisure activities in Brittany during the 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956793322000152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre biographie et biofiction : la Shoah et le sport à travers le roman graphique Der Boxer (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178/179, pp.136-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l’EPS : une force dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.133.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (17)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l'EPS : une force dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (3), pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités physiques et sportives dans les institutions juives françaises durant l’Entre-deux-guerres (1918–1939) : un éclectisme de pratiques et d’objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.90-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2019-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du cadre juridique de la randonnée pédestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Young Perez (2013): A lacklustre sports biopic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 41 (5), pp.378-397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.872-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1845155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques corporelles dans le système concentrationnaire nazi : une forme extrême de gouvernement des corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 451, pp.148-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports aériens en captivité : une pratique soutenue par le régime de Vichy (1942-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (121), pp.107-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des formations aux métiers du sport. L’institut d’Angers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, P. U. R. : Rennes (62), pp.154-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Perez : un boxeur déporté héros de bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.167-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des corps et disciplinarisation: le processus d’intégration des sports dans l’éducation scolaire française (1918–années 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (1-2), pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2017.1371774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Survival Strategy and Bloody Violence: Boxing in Nazi Concentration and Extermination Camps (1940–1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (10), pp.1099-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2016.1237506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destructive Practices, Life-Saving Practices, Corporal Activities in Mauthausen (1938-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aloma. Revista de Psicologia, Ciènes de l’Educacio I de l’Esport </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (32), pp.33-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Punishment to Death: Body Practices for Deported Women in Nazi Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.934-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.782539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et antisémitisme dans la presse parisienne durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35, pp.297-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To be a Jew and Champion in Vichy’s France : Alfred Nakache - from the Swimming Pool to the Nazi Camps (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (15), pp.2182-2200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tennis de table : le service en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2022.2052682⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Entraîneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.30-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;secrets du crawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Entraîneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.28-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1860 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044989v1</w:t>
-              </w:r>
-[...8442 lines deleted...]
-                <w:t xml:space="preserve">hal-05540189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12075,165 +12075,165 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’emblématique RCF, en ciel et blanc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.56-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet, une vie au service de l’éducation par les sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12386,51 +12386,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la performance du sportif de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12637,51 +12637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne P&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1845155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1371774" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513085v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2016.1237506" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353739v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540238v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grall" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410619v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05540530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545787v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410528v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541672v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541217v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falchun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541221v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541757v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541759v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541760v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541766v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541763v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjebay Karim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541777v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541789v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanihi Amiot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gras Manatea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540002v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540039v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540043v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670224v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540068v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540057v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540062v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542253v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540099v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540110v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540144v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540171v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542254v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540172v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10248" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05540530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falchun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjebay Karim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanihi Amiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gras Manatea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne P&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1845155" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1371774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2016.1237506" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782539" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10248" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>