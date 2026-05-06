--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -495,4799 +495,4799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le sport et les sportifs pendant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Mémorial des Déportés de la Mayenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Mayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sport derrière les barbelés. Cas des officiers français durant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée assemblée générale de l’association Mémoire et Avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association Mémoire et Avenir, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tournée Borotra en Afrique du Nord (avril-mai 1941) et les sportifs juifs tunisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Les Juifs et le sport en Tunisie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d’histoire des Juifs de Tunisie (SHJT), Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le sport et les sportifs pendant la Seconde Guerre mondiale</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre loisirs et propagande. Les activités sportives des prisonniers de guerre français (1940-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">148e Congrès national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques (CTHS), May 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing sport on the side of the Rhine : the case of forced workers during the Second World War (1942-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Congress of European Committee for Sports History (CESH). Making World(s). Sport Globaization and Olympism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris X Nanterre, Jun 2024, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunis libérée, mais à Paris on arrêtait le champion du monde de boxe Young Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque « La Tunisie libérée et les conséquences pour les Juifs de Tunisie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire des Juifs de Tunisie (SHJT), Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clubs sportifs et leur histoire. Exemple du Racing Club de France et du Stade Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Histoire et archives des fédérations sportives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP et Archives nationales, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer les élites envers et contre tout : le modèle éducatif du Racing Club de France (1936-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « L’éducation des corps en temps de crises : traditions ? Innovations ? (années 1936-1948) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Jan 2023, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des carrières tennistiques contrariées : les cas d’Yvon Pétra et Pierre Pellizza (1930-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Carrefours d’histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Oct 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec de la mobilisation des sportifs juifs de France face au péril nazi (1933-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Mémorial des Déportés de la Mayenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Mayenne, France</w:t>
+              <w:t xml:space="preserve">Autopsie de l'échec sportif. XXe Carrefours d'Histoire du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques (CTHS), May 2024, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris X Nanterre, Jun 2024, Paris ( France), France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d’histoire des Juifs de Tunisie (SHJT), Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports competitions in captivity. The case of French prisoners of war during the Second World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress of CESH « Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les clubs sportifs et leur histoire. Exemple du Racing Club de France et du Stade Français</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraires de tennismen autour de la Seconde Guerre mondiale : Yvon Pétra et Pierre Pellizza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Biennales de l’AFRAPS, « Les activités de raquette. Comprendre et intervenir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côtes d'Opale, Sep 2021, Calais (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrières contrariées de jeunes tennismen autour de la Seconde Guerre mondiale,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque international « Le tennis dans la société de demain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Jun 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The process of memory construction in sport : somewhere between political stakes and memorialization dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International CESH-ISHPES Congress « Sport and Politics from Antiquity to the Modern Day »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitade de Lisboa, Sep 2021, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence plénière : place et évolution des activités de raquette dans la société.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Biennales de l’AFRAPS : Les activités de raquette. Comprendre et intervenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Sep 2021, Calais (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des activités sportives des communautés juives de France : des sources à l'écriture (1900-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt ans après.. Ecrire l'histoire du sport. XVe Carrefours d'histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet, un acteur sur le déclin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Education physique : conceptions et débats dans la seconde moitié du XXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Feb 2020, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : The Process of Memory Construction in sport : Alfred Nakache and Young Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-war Sport between Memory and Reconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European University Institute, Oct 2019, Florence (IT), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GR 34 et Patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Imterped. « L’impact territorial des loisirs pédestres sur lelittoral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Brieuc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pellizza. Un tennisman champion de badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Histoire(s) de balles et de plumes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Feb 2019, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la randonnée en Bretagne : logiques d’acteurs et dynamiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Imterped, « L’impact territorial des loisirs pédestres sur le littoral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Brieuc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Young Perez (2013) : an opportunistic film ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Annual Conference of the Sport Literature Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jun 2019, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : Jouer en captivité. Les activités physiques et sportives des sous-officiers réfractaires (1940-1944),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence et jeux de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines, Oct 2019, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions judaïques et engagement dans les activités physiques et sportives (1900 – 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, INSEP et Archives nationales, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage sportif et dynamique patrimoniale. XVIIIe Carrefours d’Histoire du Sport – 22th Conference of European Commitee for Sports History (CESH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éduquer les élites envers et contre tout : le modèle éducatif du Racing Club de France (1936-1948)</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mémoire dans le sport : un vecteur de patrimonialisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e CESH Congress – 18th Carrefours d’histoire du sport « Sport Heritage and Patrimonial Dynamics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du GR 34 (1968 – 1978). Un chemin de grande randonnée à la croisée d’idéaux individuels et d’enjeux collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, UCO-IFEPSA, Jan 2023, Les Ponts de Cé, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs physiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’échec de la mobilisation des sportifs juifs de France face au péril nazi (1933-1940)</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La randonnée pédestre : un élément de patrimonialisation du territoire breton ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e CESH Congress – 18th Carrefours d’histoire du sport « Sport Heritage and Patrimonial Dynamics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place, rôle et fonctions de l’argument de “nature” dans les réflexions entourant la prise en compte des filles et des garçons et éducation physique en France (1945-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 40th Annual Conference of the International Standing Conference for the History of Education (ISCHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt Universität, Aug 2018, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : Pratiques corporelles et genre dans les camps nazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été « Justice transitionnelle et bourreaux dans la guerre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, faculté de Droit et de Science Politique d’Aix-Marseille, Jul 2017, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports et pratiques physiques dans les camps nazis (1933-1945). Une réalité a priori inconcevable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès international de la Société de sociologie du sport de langue française (3SLF) « Faire la passe et marquer. Débattre des usages sociaux des savoirs de sociologie du sport, du corps et de l’EPS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations des enseignantes d’éducation physique de l’enseignement catholique : remise en cause ou renforcement des normes de genre ? (1963-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e colloque Pierre de Coubertin, « Entraîner, Animer, Former, Éduquer : de l’éthique à la pratique dans l’univers du sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Oct 2017, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forced Labour in Germany: Paving the Way for Cultural Transfer (1942-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e CESH Congress « Transferts et passeurs culturels en sport. La diffusion du sport en Europe : origines et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports en Oflag. Des activités permettant d’échapper à la psychose des barbelés (1940-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque « Sport et recherche en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Mans, Oct 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des institutions juives sur la pratique corporelle dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs. XVIIe Carrefours d’Histoire du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Oct 2022, Limoges, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion d’un « sport éducatif » entre l’INS et l’ENSEPS Garçons. Un champ de connaissances en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Reconstructions physique et sportive en France sous la IVe République : entre intentions et réalisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche en Sciences Humaines, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À votre santé ! Éducation des corps et normalisation sociale (fin du XIXe à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falchun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 38th Annual Conference of the International Standing Conference for the History of Education, (ISCHE) « Education and the Body »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chicago University, Aug 2016, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : Pratiques sportives dans les camps durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoriales : le sport dans la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Centre de recherche d’histoire quantitative, Nov 2016, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir des normes pédagogiques pour délimiter des périmètres institutionnels : le cas de l’INS et de l’ENSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Carrefours d’histoire du sport « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des corps, disciplinarisation des sports. Retour sur le processus d’intégration des sports en éducation physique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falchun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 38th Annual conference of the International Standing Conference for the History of Education (ISCHE) « Education and the Body »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chicago University, Aug 2016, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie de la sphère sportive en question. Les actions du Commissariat Général à l’Éducation Générale et au Sports à l’adresse des « absents » durant la Seconde Guerre mondiale (1940-1944) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Carrefours d’histoire du sport « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tutelle de l’UGSEL à la reconnaissance universitaire. La formation des enseignantes d’éducation physique de l’enseignement catholique dans les Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aéromodélisme, une pratique soutenue par le régime de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’homme et l’air. Invention et transformations des pratiques aéronautiques et sportives (XVIIe-XXIe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Dec 2015, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : To control the bodies or to divert themselves? Physical practices of French POWs (officers, soldiers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Annual conference of the Society for the History of Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bonn, Sep 2015, Bonn (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports dans les Oflags. Des activités signifiantes récupérées par la propagande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e International CESH Congress « Sport as a Key for Development in Historical Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Geografico Militaire, Oct 2015, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire le mythe sportif par la bande dessinée ? Destins de boxeurs déportés en camps de concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Bande dessinée et Sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Nov 2015, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de carrière de Maurice Baquet (1945-1960). Entre reconnaissance et marginalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Carrefours d’histoire du sport « Le sport et les sixties »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Bodies and Destroying Cultural Reference Points through Corporal Practices. The Example of Mauthausen Concentration Camp (1938-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Violence of War. Experiences and Images of Conflict »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College London, Jun 2014, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques corporelles punitives, témoins d’une conception singulière du masculin et du féminin au cœur du système concentrationnaire nazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international GIS Institut du Genre, atelier « Sport, santé et genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole normale supérieure de Lyon, Sep 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tutelle de l’UGSEL et quête de reconnaissance universitaire. Naissance et développement du Centre Féminin d’EPS d’Angers (1963-1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Carrefours d’histoire du sport « Le sport et les sixties »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Teissié (1909-1961). Parcours d’un instituteur dans la sphère de l’éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjebay Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Carrefours d’histoire du sport « Le sport et les sixties »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côtes d'Opale, Sep 2021, Calais (France), France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tortures et loisirs. Les pratiques corporelles dans le camp de concentration de Mauthausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e International CESH Congress « Sport in Times of Crisis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blanquerna-Universitat Ramon Liull, Nov 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universitade de Lisboa, Sep 2021, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survival Strategy or Bloody Violence? Boxing in Concentration and Extermination Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41e Congress North American Society for Sport History (NASSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St. Mary University, May 2013, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conférence plénière : place et évolution des activités de raquette dans la société.</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Education in the Nazis Camps from Prophylaxie to Torture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Congress ISHPES « Sport and Physical Education Around the Globe – Past, Present and Future »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rio de Janeiro, Jul 2012, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gymnastique au CNMA, une spécialité sportive au service de la formation d’un « homme nouveau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Oct 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Collège National des Moniteurs et Athlètes (CNMA) : centre de la construction de l’excellence sportive durant la Seconde Guerre mondiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Entretiens de l’INSEP, Histoire de la performance sportive »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de combat dans les camps de prisonniers de guerre français : une réalité insoupçonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Carrefour d’histoire du sport « Le sport et la guerre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Oct 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the Significance of Sport among the French Prisoners of War during WWII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International ISHPES Congress, « Sport in History: promises and problems »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Stirling, Jul 2009, Stirling, Scotland, UK, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rubrique « sport » dans la presse écrite antisémite et collaboratrice durant la Seconde Guerre mondiale : un outil de propagande efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Carrefour d’histoire du sport « Sports et médias. XIXe-XXe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Oct 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Nakache, des bassins olympiques aux réservoirs d’Auschwitz : analyse socio-historique d’une carrière sportive (1933-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Sep 2021, Calais (France), France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Carrefour d’histoire du sport « Les pratiques corporelles et l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2006, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géo-Charles : poète reporter de la natation olympique de 1924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...3455 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5739,51 +5739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire (s) de balles et de plumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6983,2376 +6983,2376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un enseignant d’éducation physique en captivité : Jean-Louis Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Arnaud. Historien de l'éducation physique et du sport scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.193-212, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pratiques sportives des déportés dans les camps de concentration nazis. Entre pouvoir absolu et quête de survie (1933-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre la réclusion. Expériences plurielles de l’enfermement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.67-80, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur d’une nouvelle politique de formation de cadres pour l’éducation physique et les sports : le collège national des moniteurs et des athlètes (1940-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Epure. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animer, entraîner, éduquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-80, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.193-212, 2019</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’une culture d’établissement. La formation des enseignants d’éducation physique du privé à l’Institut d’Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard historique sur l’évolution des relations pédagogiques en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions revue EPS, pp.33-50, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire les corps par le sport: un projet éducatif en pleine effervescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958). Entre intentions et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-83, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport behind the Wire. Primarily a Life-Saving Exercice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">andenhoeck and Ruprecht, Abteilung für Universalgeschichte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport under Unexpercted Circumstances. Violence, Discipline and Leisure in Penal and Internment Camps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-121, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la création (1963-1973). Le Centre Féminin d’Éducation Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-61, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions revue EPS, pp.33-50, 2019</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une organisation singulière : individus et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-154, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.63-83, 2018</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la stabilisation (1981-1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-97, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.103-121, 2018</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’une culture d’établissement (1963-2016). Former des professionnel.e.s de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-221, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le temps de la stabilisation (1981-1991)</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la transformation (1973-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-79, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations des enseignants d’EPS de l’école catholique avant la création de l’IFEPSA : héritage ou fardeau d’une organisation fédérale singulière (1943-1959) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-39, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre de Formation en Éducation Physique et sportive d'Angers: une organisation entrepreneuriale de formation / Doriane Gomet, Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Liotard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport dans les sixties : pratiques, valeurs, acteurs / [16e Carrefour de l'histoire du sport, UFR STAPS de l'Université Claude Bernard Lyon 1, 27-29 octobre 2014] / textes réunis par Philippe Liotard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, pp.317-330, 2016, 978-2-37496-023-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières des institutions : le cas du sport scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Michaël Attali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé éditions, pp.27-33, 2016, 978-2-240-04316-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre assimilation et tentation de l'entre sol : clubs et sportifs juifs en France (fin XIXe siècle-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Boli; Patrick Clastres; Marianne Lassus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport en France à l'épreuve du racisme du XIXe siècle à nos jours : sports, xénophobie, racisme et antisémitisme / sous la direction de Claude Boli, Patrick Clastres et Marianne Lassus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau monde éditions, pp.129-146, 2015, 978-2-369-42262-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport scolaire, berceau du développement du badminton en France (1970-2000) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensées sur le sport scolaire-penser le sport scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.233-246, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de raquette : les enjeux d’une intégration scolaire tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’école du sport. Épistémologie des savoirs corporels du XIXe siècle à nos jours (dir. Michaël Attali et Jean Saint-Martin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-320, 2014, 978-2-8041-8473-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre les Juifs vulnérables par le sport : une stratégie des journaux antisémites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-97, 2017</w:t>
+              <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe Siècle. Section 2 : De la France de Vichy aux Jeux de Londres : le temps de l’ordre (1939/40-1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-330, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la punition à la mise à mort : les pratiques corporelles dans les camps nazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe Siècle. Section 2 : De la France de Vichy aux Jeux de Londres : le temps de l’ordre (1939/40-1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-297, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignant-e-s d’éducation physique au cœur de la Révolution Nationale : Pédagogie de l’ordre, régénérescences et vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony Froissart</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-242, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Badminton et tennis, deux sports de raquette aux trajectoires singulières en EPS (1870-2000) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation du corps à l’école. Mouvements, normes et pédagogies 1881-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.313-330, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pratiques des enseignants d’éducation physique (1920-1980). Une facette peu connue de l’histoire de l’EPS »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation du corps à l’école. Mouvements, normes et pédagogies 1881-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS; Clermont-Ferrand, pp.75-90, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assauts derrière les barbelés : l’escrime dans les camps de prisonniers de guerre français durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.63-79, 2017</w:t>
+              <w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.319-329, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au cœur d’une culture d’établissement (1963-2016). Former des professionnel.e.s de l’activité physique</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans la presse écrite de l’ultra-droite parisienne : une pratique culturelle mise au service de l’antisémitisme (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica, pp.781-794, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Collège National des Moniteurs et Athlètes (CNMA) : premier grand centre de construction de l’excellence sportive, (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la performance du sportif de haut niveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-227, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Nakache, des bassins olympiques au couloir de Drancy : analyse socio- historique du destin d’un champion (1933-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.183-221, 2017</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.165-179, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le temps de la création (1963-1973). Le Centre Féminin d’Éducation Physique et Sportive</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakache : des bassins olympiques au couloir de Drancy. Analyse socio-historique de la carrière d’un champion (1934-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.43-61, 2017</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe siècle au XXe siècle (dir. Laurence Munoz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.41-70, 2008, 978-2-296-06244-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géo-Charles : poète reporter de la natation olympique de 1924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-154, 2017</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe siècle au XXe siècle (dir. Laurence Munoz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.165-179, 2008, 978-2-296-06244-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...1324 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finalités et pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9883,2028 +9883,2028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les activités de raquette : tout(es) une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138 (4), pp.79-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.138.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structurer et promouvoir la randonnée en Bretagne : le rôle de l’Association Bretonne des Relais et Itinéraires (années 1970-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.2022.2052682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sporting Club Maccabi de Paris in the Interwar Period (1924-1939): the Path of a Zionist Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet : l’homme derrière le mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (135), pp.13-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How hiking reinvented rural areas. Social transformation and leisure activities in Brittany during the 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956793322000152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l'EPS : une force dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (3), pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre biographie et biofiction : la Shoah et le sport à travers le roman graphique Der Boxer (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178/179, pp.136-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l’EPS : une force dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 138 (4), pp.79-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.138.0079⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 133, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.133.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">The Sporting Club Maccabi de Paris in the Interwar Period (1924-1939): the Path of a Zionist Club</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (17)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités physiques et sportives dans les institutions juives françaises durant l’Entre-deux-guerres (1918–1939) : un éclectisme de pratiques et d’objectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.90-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2019-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du cadre juridique de la randonnée pédestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Young Perez (2013): A lacklustre sports biopic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.872-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1845155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques corporelles dans le système concentrationnaire nazi : une forme extrême de gouvernement des corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 451, pp.148-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des formations aux métiers du sport. L’institut d’Angers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, P. U. R. : Rennes (62), pp.154-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports aériens en captivité : une pratique soutenue par le régime de Vichy (1942-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (121), pp.107-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Perez : un boxeur déporté héros de bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.167-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des corps et disciplinarisation: le processus d’intégration des sports dans l’éducation scolaire française (1918–années 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (1-2), pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2017.1371774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Survival Strategy and Bloody Violence: Boxing in Nazi Concentration and Extermination Camps (1940–1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (10), pp.1099-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2016.1237506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destructive Practices, Life-Saving Practices, Corporal Activities in Mauthausen (1938-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aloma. Revista de Psicologia, Ciènes de l’Educacio I de l’Esport </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (32), pp.33-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Punishment to Death: Body Practices for Deported Women in Nazi Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.934-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.782539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et antisémitisme dans la presse parisienne durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35, pp.297-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To be a Jew and Champion in Vichy’s France : Alfred Nakache - from the Swimming Pool to the Nazi Camps (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (15), pp.2182-2200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tennis de table : le service en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (135), pp.13-36</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Entraîneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...1533 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;secrets du crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12069,50 +12069,125 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet, une vie au service de l’éducation par les sports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’emblématique RCF, en ciel et blanc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12140,132 +12215,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542249v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05542251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12386,51 +12386,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la performance du sportif de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12637,51 +12637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542260v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05540530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541215v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541752v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falchun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjebay Karim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanihi Amiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gras Manatea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540057v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne P&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512840v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1845155" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1371774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2016.1237506" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782539" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10248" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05540530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falchun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjebay Karim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanihi Amiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gras Manatea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540114v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne P&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1845155" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540224v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1371774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2016.1237506" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782539" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10248" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>