--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,5990 +66,5990 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation des corps autour de la Seconde Guerre mondiale : modèles pédagogiques et valeurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+                <w:t xml:space="preserve">Du sport derrière les barbelés. Les prisonniers de guerre français durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux marges de l'histoire de l'éducation physique scolaire : les années 1930/1950 et le court XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPURE. 2025, 978 2 37496 249 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Pénard</w:t>
+                <w:t xml:space="preserve">hal-05539930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racing Club de France. Le sport en ciel et Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 978-2749176451</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l’EPS : une force dialectique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepteurs et conceptrices de l'EPS sur le second XXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3, pp.136, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire (s) de balles et de plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animer. Entraîner. Éduquer : le sport et ses métiers (XXe-XXIe siècles) / sous la direction de Michaël Attali et Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Les individus, murs porteurs des politiques de l’éducation physique</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Epure = éditions et presses universitaires de Reims, pp.260, 2019, 978-2-37496-089-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l'enseignement catholique : l'Institut d'Angers / sous la direction de Michaël Attali et Doriane Gomet ; préface de Bruno Poucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05546188v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.260, 2017, 978-2-7535-5918-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badminton, de l'élève débutant au joueur de compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vigot, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une inféodation problématique : cas du badminton en France (1944-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les insitutions sportives et les pratiques minoritaires (1920-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport et les sportifs pendant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au Mémorial des Déportés de la Mayenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Mayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tournée Borotra en Afrique du Nord (avril-mai 1941) et les sportifs juifs tunisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les Juifs et le sport en Tunisie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire des Juifs de Tunisie (SHJT), Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport derrière les barbelés. Cas des officiers français durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée assemblée générale de l’association Mémoire et Avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association Mémoire et Avenir, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre loisirs et propagande. Les activités sportives des prisonniers de guerre français (1940-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">148e Congrès national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques (CTHS), May 2024, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Playing sport on the side of the Rhine : the case of forced workers during the Second World War (1942-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International Congress of European Committee for Sports History (CESH). Making World(s). Sport Globaization and Olympism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris X Nanterre, Jun 2024, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunis libérée, mais à Paris on arrêtait le champion du monde de boxe Young Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque « La Tunisie libérée et les conséquences pour les Juifs de Tunisie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’histoire des Juifs de Tunisie (SHJT), Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clubs sportifs et leur histoire. Exemple du Racing Club de France et du Stade Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Histoire et archives des fédérations sportives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP et Archives nationales, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer les élites envers et contre tout : le modèle éducatif du Racing Club de France (1936-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « L’éducation des corps en temps de crises : traditions ? Innovations ? (années 1936-1948) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Jan 2023, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec de la mobilisation des sportifs juifs de France face au péril nazi (1933-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autopsie de l'échec sportif. XXe Carrefours d'Histoire du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des carrières tennistiques contrariées : les cas d’Yvon Pétra et Pierre Pellizza (1930-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Carrefours d’histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Oct 2022, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The origins of Racing Club de France (1882-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHPES Conference « Sport and history. Continuity and Change »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress of CESH. Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports competitions in captivity. The case of French prisoners of war during the Second World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Congress of CESH « Competition and collaboration in sport and physical esucation from Antiquity to Modern time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence plénière : place et évolution des activités de raquette dans la société.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Biennales de l’AFRAPS : Les activités de raquette. Comprendre et intervenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Sep 2021, Calais (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The process of memory construction in sport : somewhere between political stakes and memorialization dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International CESH-ISHPES Congress « Sport and Politics from Antiquity to the Modern Day »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitade de Lisboa, Sep 2021, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrières contrariées de jeunes tennismen autour de la Seconde Guerre mondiale,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque international « Le tennis dans la société de demain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Jun 2021, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraires de tennismen autour de la Seconde Guerre mondiale : Yvon Pétra et Pierre Pellizza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Biennales de l’AFRAPS, « Les activités de raquette. Comprendre et intervenir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côtes d'Opale, Sep 2021, Calais (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des activités sportives des communautés juives de France : des sources à l'écriture (1900-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Mayenne, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt ans après.. Ecrire l'histoire du sport. XVe Carrefours d'histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet, un acteur sur le déclin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410619v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, association Mémoire et Avenir, Nov 2024, Paris, France</w:t>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Education physique : conceptions et débats dans la seconde moitié du XXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Feb 2020, Les Ponts de Cé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d’histoire des Juifs de Tunisie (SHJT), Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la randonnée en Bretagne : logiques d’acteurs et dynamiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Imterped, « L’impact territorial des loisirs pédestres sur le littoral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques (CTHS), May 2024, Aubervilliers, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : The Process of Memory Construction in sport : Alfred Nakache and Young Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Post-war Sport between Memory and Reconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European University Institute, Oct 2019, Florence (IT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris X Nanterre, Jun 2024, Paris ( France), France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pellizza. Un tennisman champion de badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Histoire(s) de balles et de plumes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Feb 2019, Les Ponts de Cé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société d’histoire des Juifs de Tunisie (SHJT), Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GR 34 et Patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Imterped. « L’impact territorial des loisirs pédestres sur lelittoral »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les clubs sportifs et leur histoire. Exemple du Racing Club de France et du Stade Français</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Young Perez (2013) : an opportunistic film ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th Annual Conference of the Sport Literature Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jun 2019, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : Jouer en captivité. Les activités physiques et sportives des sous-officiers réfractaires (1940-1944),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence et jeux de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines, Oct 2019, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du GR 34 (1968 – 1978). Un chemin de grande randonnée à la croisée d’idéaux individuels et d’enjeux collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le Mai 68 des sportifs et des éducateurs physiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, May 2018, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditions judaïques et engagement dans les activités physiques et sportives (1900 – 1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage sportif et dynamique patrimoniale. XVIIIe Carrefours d’Histoire du Sport – 22th Conference of European Commitee for Sports History (CESH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mémoire dans le sport : un vecteur de patrimonialisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e CESH Congress – 18th Carrefours d’histoire du sport « Sport Heritage and Patrimonial Dynamics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La randonnée pédestre : un élément de patrimonialisation du territoire breton ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22e CESH Congress – 18th Carrefours d’histoire du sport « Sport Heritage and Patrimonial Dynamics »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place, rôle et fonctions de l’argument de “nature” dans les réflexions entourant la prise en compte des filles et des garçons et éducation physique en France (1945-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 40th Annual Conference of the International Standing Conference for the History of Education (ISCHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt Universität, Aug 2018, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : Pratiques corporelles et genre dans les camps nazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été « Justice transitionnelle et bourreaux dans la guerre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, faculté de Droit et de Science Politique d’Aix-Marseille, Jul 2017, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sports et pratiques physiques dans les camps nazis (1933-1945). Une réalité a priori inconcevable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9e Congrès international de la Société de sociologie du sport de langue française (3SLF) « Faire la passe et marquer. Débattre des usages sociaux des savoirs de sociologie du sport, du corps et de l’EPS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Jun 2017, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations des enseignantes d’éducation physique de l’enseignement catholique : remise en cause ou renforcement des normes de genre ? (1963-1978)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e colloque Pierre de Coubertin, « Entraîner, Animer, Former, Éduquer : de l’éthique à la pratique dans l’univers du sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCO-IFEPSA, Oct 2017, Les Ponts de Cé, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forced Labour in Germany: Paving the Way for Cultural Transfer (1942-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e CESH Congress « Transferts et passeurs culturels en sport. La diffusion du sport en Europe : origines et perspectives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À votre santé ! Éducation des corps et normalisation sociale (fin du XIXe à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, INSEP et Archives nationales, Nov 2023, Paris, France</w:t>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falchun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 38th Annual Conference of the International Standing Conference for the History of Education, (ISCHE) « Education and the Body »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chicago University, Aug 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promotion d’un « sport éducatif » entre l’INS et l’ENSEPS Garçons. Un champ de connaissances en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Reconstructions physique et sportive en France sous la IVe République : entre intentions et réalisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la recherche en Sciences Humaines, Mar 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des institutions juives sur la pratique corporelle dans l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs. XVIIe Carrefours d’Histoire du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports en Oflag. Des activités permettant d’échapper à la psychose des barbelés (1940-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sempé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque « Sport et recherche en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Mans, Oct 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définir des normes pédagogiques pour délimiter des périmètres institutionnels : le cas de l’INS et de l’ENSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Carrefours d’histoire du sport « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2016, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : Pratiques sportives dans les camps durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoriales : le sport dans la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, Centre de recherche d’histoire quantitative, Nov 2016, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des corps, disciplinarisation des sports. Retour sur le processus d’intégration des sports en éducation physique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, UCO-IFEPSA, Jan 2023, Les Ponts de Cé, France</w:t>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falchun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 38th Annual conference of the International Standing Conference for the History of Education (ISCHE) « Education and the Body »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chicago University, Aug 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Oct 2022, Limoges, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie de la sphère sportive en question. Les actions du Commissariat Général à l’Éducation Générale et au Sports à l’adresse des « absents » durant la Seconde Guerre mondiale (1940-1944) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Carrefours d’histoire du sport « Le sport et ses pouvoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pénard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence invitée : To control the bodies or to divert themselves? Physical practices of French POWs (officers, soldiers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Annual conference of the Society for the History of Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bonn, Sep 2015, Bonn (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tutelle de l’UGSEL à la reconnaissance universitaire. La formation des enseignantes d’éducation physique de l’enseignement catholique dans les Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aéromodélisme, une pratique soutenue par le régime de Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « L’homme et l’air. Invention et transformations des pratiques aéronautiques et sportives (XVIIe-XXIe siècles) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Dec 2015, Valence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports dans les Oflags. Des activités signifiantes récupérées par la propagande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e International CESH Congress « Sport as a Key for Development in Historical Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Geografico Militaire, Oct 2015, Florence (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire le mythe sportif par la bande dessinée ? Destins de boxeurs déportés en camps de concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Bande dessinée et Sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Franche-Comté, Nov 2015, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breaking Bodies and Destroying Cultural Reference Points through Corporal Practices. The Example of Mauthausen Concentration Camp (1938-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Violence of War. Experiences and Images of Conflict »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College London, Jun 2014, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de carrière de Maurice Baquet (1945-1960). Entre reconnaissance et marginalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Carrefours d’histoire du sport « Le sport et les sixties »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques corporelles punitives, témoins d’une conception singulière du masculin et du féminin au cœur du système concentrationnaire nazi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international GIS Institut du Genre, atelier « Sport, santé et genre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole normale supérieure de Lyon, Sep 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Teissié (1909-1961). Parcours d’un instituteur dans la sphère de l’éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Limoges, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radjebay Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Carrefours d’histoire du sport « Le sport et les sixties »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Create to exist. The Competitions of the Racing Club de France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tutelle de l’UGSEL et quête de reconnaissance universitaire. Naissance et développement du Centre Féminin d’EPS d’Angers (1963-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Carrefours d’histoire du sport « Le sport et les sixties »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre tortures et loisirs. Les pratiques corporelles dans le camp de concentration de Mauthausen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e International CESH Congress « Sport in Times of Crisis »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Blanquerna-Universitat Ramon Liull, Nov 2013, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survival Strategy or Bloody Violence? Boxing in Concentration and Extermination Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41e Congress North American Society for Sport History (NASSH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, St. Mary University, May 2013, Halifax, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Education in the Nazis Camps from Prophylaxie to Torture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Congress ISHPES « Sport and Physical Education Around the Globe – Past, Present and Future »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rio de Janeiro, Jul 2012, Rio de Janeiro, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gymnastique au CNMA, une spécialité sportive au service de la formation d’un « homme nouveau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Oct 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Collège National des Moniteurs et Athlètes (CNMA) : centre de la construction de l’excellence sportive durant la Seconde Guerre mondiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Entretiens de l’INSEP, Histoire de la performance sportive »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de combat dans les camps de prisonniers de guerre français : une réalité insoupçonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Carrefour d’histoire du sport « Le sport et la guerre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2, Oct 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussing the Significance of Sport among the French Prisoners of War during WWII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International ISHPES Congress, « Sport in History: promises and problems »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Stirling, Jul 2009, Stirling, Scotland, UK, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rubrique « sport » dans la presse écrite antisémite et collaboratrice durant la Seconde Guerre mondiale : un outil de propagande efficace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e Carrefour d’histoire du sport « Sports et médias. XIXe-XXe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble, Oct 2008, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Nakache, des bassins olympiques aux réservoirs d’Auschwitz : analyse socio-historique d’une carrière sportive (1933-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Carrefour d’histoire du sport « Les pratiques corporelles et l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Oct 2006, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géo-Charles : poète reporter de la natation olympique de 1924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian School of Sport Sciences, Jun 2022, Oslo (Norway), Norway</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e Carrefour d’histoire du sport, « Les pratiques corporelles et l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côtes d'Opale, Oct 2006, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNEFS Universitatea Nationala de Educatie Fizica si Sport, Sep 2022, Bucarest (Romania), France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-représentation des femmes et résistances au changement. Le cas du badminton (1979-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Carrefour d’histoire du sport « Sport et genre»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 1, Oct 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...3813 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...74 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation des corps autour de la Seconde Guerre mondiale : modèles pédagogiques et valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151 (3), 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l’EPS : une force dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Michaël Attali</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (135), pp.5-12, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les individus, murs porteurs des politiques de l’éducation physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...333 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 135 (1), pp.5-12, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.135.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-05539917v1</w:t>
+                <w:t xml:space="preserve">hal-05546188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6166,3193 +6166,3193 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échec au Racing Club de France est-il possible ? Une revue pour souffler un esprit sportif pérenne (1920-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badminton : une lente rationalisation de l’entraînement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’entraînement sportif. Pratiques et discours techniques en France (XIXe–XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-66, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences et jeux sportifs en captivité : le cas des sous-officiers réfractaires au travail (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence et jeux. De l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-325, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la délimitation d’un objet à son analyse. Les pratiques corporelles des Français déplacés de force en Allemagne durant la Seconde guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingt ans après…Écrire l’histoire du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-324, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badminton. Le pari gagné de l'olympisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire globale des sports olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.585-598, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de la randonnée en Bretagne : logiques d’acteurs et dynamiques culturelles (années 1970-1980).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions et presses universitaires de Reims. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y. Rech, M. Attali, É. Paget &amp; J. Piriou (dir.), Les loisirs pédestres sur les territoires littoraux. Enjeux sociaux, politiques et socioéconomiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-80, 2022, 978-2-37496-162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du GR34. Un chemin de Grande Randonnée à la croisée d'idéaux individuels et d'enjeux collectifs (1968-1977)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mai 68 des sportifs et des éducateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.221-238., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03532993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le badminton à l'école : doutes, séduction, légitimité (1960-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les sports de raquette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.55-66, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Pellizza, un tennisman-badiste à la carrière contrariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire(s) de balles et de plumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.131-152, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et pouvoir politique : les actions du CGEGS en faveur des prisonniers de guerre (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et ses pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.141-162, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un enseignant d’éducation physique en captivité : Jean-Louis Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Arnaud. Historien de l'éducation physique et du sport scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.193-212, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’une nouvelle politique de formation de cadres pour l’éducation physique et les sports : le collège national des moniteurs et des athlètes (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Epure. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animer, entraîner, éduquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-80, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques sportives des déportés dans les camps de concentration nazis. Entre pouvoir absolu et quête de survie (1933-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre la réclusion. Expériences plurielles de l’enfermement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.67-80, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’une culture d’établissement. La formation des enseignants d’éducation physique du privé à l’Institut d’Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Former les enseignants d’EPS en France au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard historique sur l’évolution des relations pédagogiques en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions revue EPS, pp.33-50, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire les corps par le sport: un projet éducatif en pleine effervescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reconstructions physique et sportive en France sous la IVe République (1946-1958). Entre intentions et réalisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-83, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport behind the Wire. Primarily a Life-Saving Exercice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">andenhoeck and Ruprecht, Abteilung für Universalgeschichte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport under Unexpercted Circumstances. Violence, Discipline and Leisure in Penal and Internment Camps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.103-121, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la transformation (1973-1981)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-79, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la création (1963-1973). Le Centre Féminin d’Éducation Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-61, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une organisation singulière : individus et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-154, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur d’une culture d’établissement (1963-2016). Former des professionnel.e.s de l’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-221, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la stabilisation (1981-1991)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-97, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations des enseignants d’EPS de l’école catholique avant la création de l’IFEPSA : héritage ou fardeau d’une organisation fédérale singulière (1943-1959) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire des formations aux métiers du sport dans l’enseignement catholique. L’institut d’Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-39, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre de Formation en Éducation Physique et sportive d'Angers: une organisation entrepreneuriale de formation / Doriane Gomet, Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Fortune</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ciron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Liotard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport dans les sixties : pratiques, valeurs, acteurs / [16e Carrefour de l'histoire du sport, UFR STAPS de l'Université Claude Bernard Lyon 1, 27-29 octobre 2014] / textes réunis par Philippe Liotard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPURE, pp.317-330, 2016, 978-2-37496-023-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux frontières des institutions : le cas du sport scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michaël Attali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les éducations par le sport / sous la direction de Michaël Attali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé éditions, pp.27-33, 2016, 978-2-240-04316-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre assimilation et tentation de l'entre sol : clubs et sportifs juifs en France (fin XIXe siècle-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Boli; Patrick Clastres; Marianne Lassus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport en France à l'épreuve du racisme du XIXe siècle à nos jours : sports, xénophobie, racisme et antisémitisme / sous la direction de Claude Boli, Patrick Clastres et Marianne Lassus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau monde éditions, pp.129-146, 2015, 978-2-369-42262-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports de raquette : les enjeux d’une intégration scolaire tardive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’école du sport. Épistémologie des savoirs corporels du XIXe siècle à nos jours (dir. Michaël Attali et Jean Saint-Martin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-320, 2014, 978-2-8041-8473-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport scolaire, berceau du développement du badminton en France (1970-2000) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensées sur le sport scolaire-penser le sport scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.233-246, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre les Juifs vulnérables par le sport : une stratégie des journaux antisémites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe Siècle. Section 2 : De la France de Vichy aux Jeux de Londres : le temps de l’ordre (1939/40-1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.317-330, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la punition à la mise à mort : les pratiques corporelles dans les camps nazis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe Siècle. Section 2 : De la France de Vichy aux Jeux de Londres : le temps de l’ordre (1939/40-1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-297, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des enseignant-e-s d’éducation physique au cœur de la Révolution Nationale : Pédagogie de l’ordre, régénérescences et vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Saint-martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782842878962</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport, Genre et Vulnérabilité au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-242, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Badminton : une lente rationalisation de l’entraînement</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Badminton et tennis, deux sports de raquette aux trajectoires singulières en EPS (1870-2000) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation du corps à l’école. Mouvements, normes et pédagogies 1881-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS, pp.313-330, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pratiques des enseignants d’éducation physique (1920-1980). Une facette peu connue de l’histoire de l’EPS »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation du corps à l’école. Mouvements, normes et pédagogies 1881-2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRAPS; Clermont-Ferrand, pp.75-90, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assauts derrière les barbelés : l’escrime dans les camps de prisonniers de guerre français durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sport et la guerre XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.319-329, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sport dans la presse écrite de l’ultra-droite parisienne : une pratique culturelle mise au service de l’antisémitisme (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports et médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantica, pp.781-794, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Collège National des Moniteurs et Athlètes (CNMA) : premier grand centre de construction de l’excellence sportive, (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de la performance du sportif de haut niveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-227, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Nakache, des bassins olympiques au couloir de Drancy : analyse socio- historique du destin d’un champion (1933-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.57-66, 2024</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.165-179, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.309-324, 2023</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nakache : des bassins olympiques au couloir de Drancy. Analyse socio-historique de la carrière d’un champion (1934-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe siècle au XXe siècle (dir. Laurence Munoz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.41-70, 2008, 978-2-296-06244-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.305-325, 2023</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géo-Charles : poète reporter de la natation olympique de 1924</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages corporels et pratiques sportives aquatiques du XVIIIe siècle au XXe siècle (dir. Laurence Munoz)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.165-179, 2008, 978-2-296-06244-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...2736 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finalités et pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9595,2316 +9595,2316 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport : Case Study of Racing Club de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Clubs in Structuring French Sport: Case Study of Racing Club de France (1882–1908)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (5), pp.378-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques mémoriellles de la Shoah : l’exemple de deux champions : Alfred Nakache et Young Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.96-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structurer et promouvoir la randonnée en Bretagne : le rôle de l’Association Bretonne des Relais et Itinéraires (années 1970-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2022.2052682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités de raquette : tout(es) une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138 (4), pp.79-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.138.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sporting Club Maccabi de Paris in the Interwar Period (1924-1939): the Path of a Zionist Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (11), pp.1219-1239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How hiking reinvented rural areas. Social transformation and leisure activities in Brittany during the 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0956793322000152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Baquet : l’homme derrière le mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (135), pp.13-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l'EPS : une force dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (3), pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs, les actrices et leur conception de l’EPS : une force dialectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.133.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (17)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre biographie et biofiction : la Shoah et le sport à travers le roman graphique Der Boxer (2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178/179, pp.136-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les activités physiques et sportives dans les institutions juives françaises durant l’Entre-deux-guerres (1918–1939) : un éclectisme de pratiques et d’objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.90-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/shr.2019-0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du cadre juridique de la randonnée pédestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doriane Gomet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.27-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Young Perez (2013): A lacklustre sports biopic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.872-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2020.1845155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques corporelles dans le système concentrationnaire nazi : une forme extrême de gouvernement des corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 451, pp.148-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sports aériens en captivité : une pratique soutenue par le régime de Vichy (1942-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (121), pp.107-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire des formations aux métiers du sport. L’institut d’Angers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Mierzejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, P. U. R. : Rennes (62), pp.154-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Perez : un boxeur déporté héros de bandes dessinées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European studies in sports history</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.167-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation des corps et disciplinarisation: le processus d’intégration des sports dans l’éducation scolaire française (1918–années 1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (1-2), pp.66-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2017.1371774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between Survival Strategy and Bloody Violence: Boxing in Nazi Concentration and Extermination Camps (1940–1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 41 (5), pp.378-397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09523367.2024.2338941⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 33 (10), pp.1099-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2016.1237506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (1), pp.96-113</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01513085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destructive Practices, Life-Saving Practices, Corporal Activities in Mauthausen (1938-1945)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aloma. Revista de Psicologia, Ciènes de l’Educacio I de l’Esport </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (32), pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Punishment to Death: Body Practices for Deported Women in Nazi Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (9), pp.934-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09523367.2013.782539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport et antisémitisme dans la presse parisienne durant la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35, pp.297-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To be a Jew and Champion in Vichy’s France : Alfred Nakache - from the Swimming Pool to the Nazi Camps (1940-1944)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of the History of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (15), pp.2182-2200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tennis de table : le service en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Entraîneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.30-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1808 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;secrets du crawl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12069,203 +12069,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’emblématique RCF, en ciel et blanc »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Gomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Nicolas Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.56-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maurice Baquet, une vie au service de l’éducation par les sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542251v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-05542249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12386,51 +12386,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la performance du sportif de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Gomet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12637,51 +12637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542259v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05540530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541682v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542236v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541728v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541217v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541736v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falchun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541763v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjebay Karim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541777v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541782v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541783v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670232v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384221v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4469" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanihi Amiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gras Manatea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540114v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540135v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540141v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne P&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512838v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670474v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540216v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1845155" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540224v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1371774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2016.1237506" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782539" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10248" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540007v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Gomet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539930v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Fortune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Renaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384221v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376153v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne P&#233;nard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542259v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05540530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541677v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541213v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541684v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541217v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Rech" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falchun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410486v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Semp&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541753v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541759v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjebay Karim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541780v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542244v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541782v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541786v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541789v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540210v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546188v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.135.0005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanihi Amiot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gras Manatea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971646v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540043v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410541v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03532993v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540102v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540135v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050363v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542254v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542256v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540171v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540172v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01153322v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540189v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne P&#233;nard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.151.0007" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613746v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2024.2338941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613741v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2052682" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vaucelle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0079" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04613752v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0956793322000152" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512840v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.133.0007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03512838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2019-0048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2020.1845155" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670216v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540224v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Mierzejewski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1371774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2016.1237506" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540229v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353739v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2013.782539" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540234v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02058698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02044989v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542246v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542251v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10248" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01151850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>