--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -854,616 +854,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cutaneous immune response in a controlled human in vivo model of mosquito bites</w:t>
+                <w:t xml:space="preserve">Visualizing the maritime connectivity of African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoa Thi My Vo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34534-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101, 5p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863028v1</w:t>
+                <w:t xml:space="preserve">hal-03659674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting proximities. Visualizing changes in the maritime connectivity of African countries (2006/2016)</w:t>
+                <w:t xml:space="preserve">On the Spatial Scope of Warehouse Activity: An Exploratory Study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roelandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03088839.2022.2116657⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, 25p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738595v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The container transport system during Covid-19: An analysis through the prism of complex networks</w:t>
+                <w:t xml:space="preserve">Evaluation of cutaneous immune response in a controlled human in vivo model of mosquito bites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Thi My Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Letrouit</w:t>
+                <w:t xml:space="preserve">Chanthap Lon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pais Montes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer A Bohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreynik Nhik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.10.021⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34534-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385200v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the maritime connectivity of African countries</w:t>
+                <w:t xml:space="preserve">Shifting proximities. Visualizing changes in the maritime connectivity of African countries (2006/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2022.2116657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03659674v1</w:t>
+                <w:t xml:space="preserve">hal-03738595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Spatial Scope of Warehouse Activity: An Exploratory Study in France</w:t>
+                <w:t xml:space="preserve">The container transport system during Covid-19: An analysis through the prism of complex networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Koning</w:t>
+                <w:t xml:space="preserve">Lucie Letrouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roelandt</w:t>
+                <w:t xml:space="preserve">Carlos Pais Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 99, 25p. </w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115, pp.113-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551270v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inland cities, maritime gateways and international trade</w:t>
               </w:r>
@@ -1638,235 +1638,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03511950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing maritime connectivity at national level: the case of LSBCI links of West European countries</w:t>
+                <w:t xml:space="preserve">Challenging the shipper's location problem in port studies: An analysis of French AOC wine shipments to the US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (4), pp 1818-1824. </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.102986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cstp.2021.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.102986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472145v1</w:t>
+                <w:t xml:space="preserve">hal-03144046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the shipper's location problem in port studies: An analysis of French AOC wine shipments to the US</w:t>
+                <w:t xml:space="preserve">Visualizing maritime connectivity at national level: the case of LSBCI links of West European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 91, pp.102986. </w:t>
+              <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp 1818-1824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.102986⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cstp.2021.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144046v1</w:t>
+                <w:t xml:space="preserve">hal-03472145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating variations in the deep-sea sourcing strategies of car manufacturers: Two case studies of parts consolidation centers in Japan</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gonzalez Laxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Jesus Freire Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pais Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Transport Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (3), 28p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2989,209 +2989,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La périurbanisation des activités logistiques dans les aires urbaines françaises entre 1985 et 2009</w:t>
+                <w:t xml:space="preserve">The Waves of Containerization: Shifts in Global Maritime Transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Proulhac</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Rodrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpve.533.0031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp 151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215169v1</w:t>
+                <w:t xml:space="preserve">hal-00924053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Waves of Containerization: Shifts in Global Maritime Transportation</w:t>
+                <w:t xml:space="preserve">La périurbanisation des activités logistiques dans les aires urbaines françaises entre 1985 et 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Rodrigue</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34, pp 151-164. </w:t>
+              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (2014/3), pp 31-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2013.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpve.533.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924053v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)spatialiser la question portuaire : pour une lecture géographique des arrière-pays européens</w:t>
               </w:r>
@@ -3595,51 +3595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5EC5E40"/>
+    <w:nsid w:val="05E3EECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3826,51 +3826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dguerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3518-7026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465967v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pais-Montes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13437-026-00403-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekazu Itoh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Myriouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Feo-Valero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Martinez-Moya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2025.101522" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04150696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-023-00264-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nierat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04166229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanie Lim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Harnay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Thi My Vo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthap Lon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Bohl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreynik Nhik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34534-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2022.2116657" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pais Montes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103355" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551270v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103300" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmei Tsubota" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2021.100775" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2021.10.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.102986" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2020.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02960009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke Cantaert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1474192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez Laxe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Freire Seoane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2017.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263695v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez Feliu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goodchild" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18757/ejtir.2016.16.1.3109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233208v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27517" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2013.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2014.01.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215169v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924053v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rodrigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2013.12.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dguerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3518-7026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465967v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pais-Montes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13437-026-00403-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekazu Itoh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Myriouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Feo-Valero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Martinez-Moya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2025.101522" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04150696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-023-00264-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nierat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04166229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanie Lim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Harnay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Thi My Vo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthap Lon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Bohl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreynik Nhik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34534-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2022.2116657" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pais Montes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmei Tsubota" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2021.100775" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.102986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2021.10.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2020.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02960009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke Cantaert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1474192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez Laxe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Freire Seoane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2017.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263695v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez Feliu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goodchild" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18757/ejtir.2016.16.1.3109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233208v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27517" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2013.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2014.01.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rodrigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2013.12.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>