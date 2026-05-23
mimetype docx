--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -620,378 +620,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting short and long distance perspectives in freight transportation: Introduction to a Special Issue</w:t>
+                <w:t xml:space="preserve">Supplier networks at the integrated peripheries of the automobile industry: the case of keiretsu suppliers in Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Nierat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thill</w:t>
+                <w:t xml:space="preserve">Guanie Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronille Harnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103523⟩</w:t>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114 (4), pp.319-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897810v1</w:t>
+                <w:t xml:space="preserve">hal-04166229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplier networks at the integrated peripheries of the automobile industry: the case of keiretsu suppliers in Thailand</w:t>
+                <w:t xml:space="preserve">Connecting short and long distance perspectives in freight transportation: Introduction to a Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Corre</w:t>
+                <w:t xml:space="preserve">Patrick Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 114 (4), pp.319-335. </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, 10p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tesg.12582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166229v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing the maritime connectivity of African countries</w:t>
+                <w:t xml:space="preserve">Freight rates up and down the urban hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thill</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
+                <w:t xml:space="preserve">Kenmei Tsubota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101, 5p. </w:t>
+              <w:t xml:space="preserve">Research in Transportation Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, 28p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rtbm.2021.100775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659674v1</w:t>
+                <w:t xml:space="preserve">hal-03511950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Spatial Scope of Warehouse Activity: An Exploratory Study in France</w:t>
               </w:r>
@@ -1088,577 +1075,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cutaneous immune response in a controlled human in vivo model of mosquito bites</w:t>
+                <w:t xml:space="preserve">Visualizing the maritime connectivity of African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoa Thi My Vo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34534-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101, 5p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863028v1</w:t>
+                <w:t xml:space="preserve">hal-03659674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting proximities. Visualizing changes in the maritime connectivity of African countries (2006/2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Policy and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03088839.2022.2116657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The container transport system during Covid-19: An analysis through the prism of complex networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Letrouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pais Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 115, pp.113-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tranpol.2021.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland cities, maritime gateways and international trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of cutaneous immune response in a controlled human in vivo model of mosquito bites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Thi My Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthap Lon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Bohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Ducruet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sreynik Nhik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 104, pp.103433. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34534-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764224v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freight rates up and down the urban hierarchy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inland cities, maritime gateways and international trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenmei Tsubota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Transportation Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, 28p. </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.103433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rtbm.2021.100775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2022.103433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511950v1</w:t>
+                <w:t xml:space="preserve">hal-03764224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the shipper's location problem in port studies: An analysis of French AOC wine shipments to the US</w:t>
               </w:r>
@@ -1748,77 +1748,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing maritime connectivity at national level: the case of LSBCI links of West European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (4), pp 1818-1824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1846,222 +1846,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating variations in the deep-sea sourcing strategies of car manufacturers: Two case studies of parts consolidation centers in Japan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aedes Mosquito Salivary Components and Their Effect on the Immune Response to Arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tineke Cantaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cstp.2020.01.007⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549412v1</w:t>
+                <w:t xml:space="preserve">hal-02960009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes Mosquito Salivary Components and Their Effect on the Immune Response to Arboviruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating variations in the deep-sea sourcing strategies of car manufacturers: Two case studies of parts consolidation centers in Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekazu Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorothée Missé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.407. </w:t>
+              <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.293-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2020.00407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cstp.2020.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960009v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of transport connections on port hinterlands</w:t>
               </w:r>
@@ -2164,51 +2164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gonzalez Laxe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Jesus Freire Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pais Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Transport Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (3), 28p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2318,317 +2318,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Data-driven innovations in policy-oriented freight transport models and planning methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dynamique spatiale des activités logistiques dans les aires urbaines françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Gonzalez Feliu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Guerrero</w:t>
+                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18757/ejtir.2016.16.1.3109⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 773, 22p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263695v2</w:t>
+                <w:t xml:space="preserve">hal-01286853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven innovations in policy-oriented freight transport models and planning methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Data-driven innovations in policy-oriented freight transport models and planning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez Feliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goodchild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (1), pp. 1-3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp 1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18757/ejtir.2016.16.1.3109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01233208v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique spatiale des activités logistiques dans les aires urbaines françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven innovations in policy-oriented freight transport models and planning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goodchild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp. 1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286853v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01233208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définitions opérationnelles du temps pour l'analyse des données longitudinales : illustration dans le champ des mobilités spatiales</w:t>
               </w:r>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Commenges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.199-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2744,51 +2744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freight Flows and Urban Hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Transportation Business and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2835,64 +2835,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplying Cities from Abroad: The Geography of Inter-Urban Freight Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (4), pp 6-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3099,51 +3099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La périurbanisation des activités logistiques dans les aires urbaines françaises entre 1985 et 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (2014/3), pp 31-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3595,51 +3595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05E3EECB"/>
+    <w:nsid w:val="A6CB5E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3826,51 +3826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dguerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3518-7026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465967v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pais-Montes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13437-026-00403-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekazu Itoh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Myriouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Feo-Valero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Martinez-Moya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2025.101522" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04150696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-023-00264-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nierat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103523" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04166229v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanie Lim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Harnay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Thi My Vo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthap Lon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Bohl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreynik Nhik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34534-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2022.2116657" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385200v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pais Montes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764224v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103433" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511950v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmei Tsubota" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2021.100775" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.102986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2021.10.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2020.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02960009v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke Cantaert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00407" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1474192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez Laxe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Freire Seoane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2017.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263695v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez Feliu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goodchild" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18757/ejtir.2016.16.1.3109" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233208v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27517" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2013.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2014.01.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rodrigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2013.12.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dguerrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3518-7026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465967v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thill" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pais-Montes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13437-026-00403-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekazu Itoh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Myriouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Feo-Valero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Martinez-Moya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2025.101522" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04150696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-023-00264-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04166229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanie Lim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Harnay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Corre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12582" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nierat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103523" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511950v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenmei Tsubota" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2021.100775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551270v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Hubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103355" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2022.2116657" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385200v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Letrouit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pais Montes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2021.10.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Thi My Vo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthap Lon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Bohl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreynik Nhik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34534-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2022.103433" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.102986" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2021.10.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02960009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke Cantaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Miss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2020.00407" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549412v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2020.01.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2018.1474192" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez Laxe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jesus Freire Seoane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2017.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286853v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proulhac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27517" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263695v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez Feliu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goodchild" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18757/ejtir.2016.16.1.3109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163931v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030268ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954764v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rtbm.2013.12.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2014.01.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924053v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Rodrigue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2013.12.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.533.0031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857952v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725086v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858170v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149961v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>