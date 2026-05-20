--- v0 (2026-03-16)
+++ v1 (2026-05-20)
@@ -597,729 +597,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sous Cour EDH, N.M. et al. c. France, 3 février 2022, n°66328/14</w:t>
+                <w:t xml:space="preserve">Note sous Comité contre la torture, H. c. France, 22 avril 2022, communication n° 933/2019, U.N. doc. CAT/C/73/D/933/2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dhaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (3), pp.1105-1107</w:t>
+              <w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.41-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185206v1</w:t>
+                <w:t xml:space="preserve">hal-05185159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sous Cour EDH, Arnar Helgi Larusson c. Islande, 31 mai 2022, n°23077/19</w:t>
+                <w:t xml:space="preserve">Note de lecture. G. BEDORET, O. CORTEN ET P. KLEIN, Une histoire du droit international, De Salamanque à Guantanamo, Futuropolis, 2022, 256 p. (Bande dessinée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dhaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (3), pp.1083-1085</w:t>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (1), pp.289-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185204v1</w:t>
+                <w:t xml:space="preserve">hal-05185223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sous Cour EDH, GC, Sanchez-Sanchez c. Royaume-Uni, 3 novembre 2022, n°22854/20</w:t>
+                <w:t xml:space="preserve">Note sous Cour EDH, N.M. et al. c. France, 3 février 2022, n°66328/14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dhaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (3), pp.1069-1071</w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (3), pp.1105-1107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185200v1</w:t>
+                <w:t xml:space="preserve">hal-05185206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sous Comité contre la torture, Malcolm John Richards c. Nouvelle-Zélande, 12 mai 2022, communication n° 934/2019, U.N. doc. CAT/C/73/D/934/2019</w:t>
+                <w:t xml:space="preserve">Note sous Cour EDH, Arnar Helgi Larusson c. Islande, 31 mai 2022, n°23077/19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dhaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21, pp.47-49</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (3), pp.1083-1085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185163v1</w:t>
+                <w:t xml:space="preserve">hal-05185204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture. G. BEDORET, O. CORTEN ET P. KLEIN, Une histoire du droit international, De Salamanque à Guantanamo, Futuropolis, 2022, 256 p. (Bande dessinée)</w:t>
+                <w:t xml:space="preserve">Note sous Cour EDH, GC, Sanchez-Sanchez c. Royaume-Uni, 3 novembre 2022, n°22854/20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dhaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (1), pp.289-291</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (3), pp.1069-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185223v1</w:t>
+                <w:t xml:space="preserve">hal-05185200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sous Comité contre la torture, H. c. France, 22 avril 2022, communication n° 933/2019, U.N. doc. CAT/C/73/D/933/2019</w:t>
+                <w:t xml:space="preserve">Note sous Comité contre la torture, Malcolm John Richards c. Nouvelle-Zélande, 12 mai 2022, communication n° 934/2019, U.N. doc. CAT/C/73/D/934/2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dhaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 21, pp.41-43</w:t>
+              <w:t xml:space="preserve">, 2023, 21, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185159v1</w:t>
+                <w:t xml:space="preserve">hal-05185163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture. T. DEMARIA, Le lien de causalité et la réparation des dommages en droit international public, Paris, Pedone, 2021, 504 p.</w:t>
+                <w:t xml:space="preserve">Note de lecture. F. MARCHADIER (DIR.), La prohibition de l’esclavage et de la traite des êtres humains, Paris, Pedone, 2022, 304 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dhaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit international public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (1), pp.201-204</w:t>
+              <w:t xml:space="preserve">, 2022, 2022 (2), pp.397-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185230v1</w:t>
+                <w:t xml:space="preserve">hal-05185228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sous Comité contre la torture, X. c. Suisse, 22 juillet 2021, communication n° 900/2018, U.N. doc. CAT/C/71/D/900/2018</w:t>
+                <w:t xml:space="preserve">Note de lecture. T. DEMARIA, Le lien de causalité et la réparation des dommages en droit international public, Paris, Pedone, 2021, 504 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dhaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 20, pp.66-68</w:t>
+              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (1), pp.201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185166v1</w:t>
+                <w:t xml:space="preserve">hal-05185230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sous Comité des droits de l’enfant, Y.A.M. c. Danemark, 4 février 2021, communication n° 83/2019, U.N. doc. CRC/C/86/D/83/2019</w:t>
+                <w:t xml:space="preserve">Note sous Comité contre la torture, X. c. Suisse, 22 juillet 2021, communication n° 900/2018, U.N. doc. CAT/C/71/D/900/2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dhaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20, pp.95-98</w:t>
+              <w:t xml:space="preserve">, 2022, 20, pp.66-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185170v1</w:t>
+                <w:t xml:space="preserve">hal-05185166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture. F. MARCHADIER (DIR.), La prohibition de l’esclavage et de la traite des êtres humains, Paris, Pedone, 2022, 304 p.</w:t>
+                <w:t xml:space="preserve">Note sous Comité des droits de l’enfant, Y.A.M. c. Danemark, 4 février 2021, communication n° 83/2019, U.N. doc. CRC/C/86/D/83/2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Dhaisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale de droit international public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (2), pp.397-399</w:t>
+              <w:t xml:space="preserve">Droits fondamentaux : Revue électronique du CRDH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185228v1</w:t>
+                <w:t xml:space="preserve">hal-05185170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture. Z. WEI et C. JIAN (EDS.), Human Rights and the Concept of a Human Community with a Shared Future, Chinese Perspectives on Human Rights and Good Governance, Leiden, Boston, Brill-Nijhoff, 2021, 220 p.</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dhaisne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185216v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185206v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185204v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185166v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185170v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Dhaisne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185123v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185220v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185216v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185188v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185194v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185206v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>