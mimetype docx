--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -446,364 +446,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the mode instability onset threshold in high-power FA-LPF lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">140 μm single-polarization passive fully aperiodic large-pitch fibers operating near 2 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (24), pp.5230. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (33), pp.9221-9224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.005230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.009221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100636v1</w:t>
+                <w:t xml:space="preserve">hal-01644724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">140 μm single-polarization passive fully aperiodic large-pitch fibers operating near 2 μm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the mode instability onset threshold in high-power FA-LPF lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (33), pp.9221-9224. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (24), pp.5230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.56.009221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.005230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644724v1</w:t>
+                <w:t xml:space="preserve">hal-02100636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband single-mode single-polarization passive fully aperiodic large-pitch fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -867,51 +867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a homogeneous Yb-doped core fully aperiodic large-pitch fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,51 +1018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1152,51 +1152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1547,103 +1547,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of bent fully aperiodic large-pitch fibers for enhancing the high-order modes delocalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dia Darwich</w:t>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.63, </w:t>
@@ -1815,64 +1815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the transverse modal instabilities onset in high power fully-aperiodic-large-pitch fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,51 +2001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zurich, Switzerland. pp.SoW2H.4, </w:t>
@@ -2211,941 +2211,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-polarization large-mode-area fibre at 1030nm and 1550nm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission laser de haute puissance moyenne et crête avec des fibres apériodiques à large aire modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101493v1</w:t>
+                <w:t xml:space="preserve">hal-02503392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High peak-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de matériaux à indices de réfraction adaptés pour la réalisation de fibres à très large aire modale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West (Proc. SPIE 10083, Fiber Lasers XIV: Technology and Systems, 100831F)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, San Francisco, California, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645129v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l’apparition des instabilités modales dans un laser à fibre de puissance</w:t>
+                <w:t xml:space="preserve">Single-polarization large-mode-area fibre at 1030nm and 1550nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503390v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de matériaux à indices de réfraction adaptés pour la réalisation de fibres à très large aire modale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High peak-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
+              <w:t xml:space="preserve">Photonics West (Proc. SPIE 10083, Fiber Lasers XIV: Technology and Systems, 100831F)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503384v1</w:t>
+                <w:t xml:space="preserve">hal-01645129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission laser de haute puissance moyenne et crête avec des fibres apériodiques à large aire modale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de l’apparition des instabilités modales dans un laser à fibre de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503392v1</w:t>
+                <w:t xml:space="preserve">hal-02503390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner cladding influence on large mode area photonic crystal fiber properties under severe heat load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Poli</w:t>
+                <w:t xml:space="preserve">Single-polarization in evolved Fully-Aperiodic LPF design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Cucinotta</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. pp.9728-80</w:t>
+              <w:t xml:space="preserve">Advanced Photonics 2016 - Specialty Optical Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239439v1</w:t>
+                <w:t xml:space="preserve">hal-01645134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRE-COMPENSATION DES EFFETS THERMIQUES POUR LA MONTEE EN PUISSANCE DANS UNE FIBRE APERIODIQUE A LARGE PITCH</w:t>
+                <w:t xml:space="preserve">Pre-compensation of thermal-induced index changes in a fully aperiodic large pitch fiber for increasing the mode instability threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Advanced photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366315v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,728 +3153,728 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9728-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolved Fully Aperiodic Large-Pitch-Fibers: Prospective on Single polarization and thermal-load pre-compensation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Inner cladding influence on large mode area photonic crystal fiber properties under severe heat load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Coscelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics West Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. pp.9728-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527937v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de fibres apériodiques passives à grande aire effective ne propageant qu’une polarisation du mode fondamental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRE-COMPENSATION DES EFFETS THERMIQUES POUR LA MONTEE EN PUISSANCE DANS UNE FIBRE APERIODIQUE A LARGE PITCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503395v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the REPUSIL process for the production of LMA thulium-doped fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception de fibres apériodiques passives à grande aire effective ne propageant qu’une polarisation du mode fondamental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced photonics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366329v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-compensation of thermal-induced index changes in a fully aperiodic large pitch fiber for increasing the mode instability threshold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolved Fully Aperiodic Large-Pitch-Fibers: Prospective on Single polarization and thermal-load pre-compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Kharagpur, India. pp.Tu2E.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/PHOTONICS.2016.Tu2E.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366332v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-polarization in evolved Fully-Aperiodic LPF design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of the REPUSIL process for the production of LMA thulium-doped fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics 2016 - Specialty Optical Fibers</w:t>
+              <w:t xml:space="preserve">Advanced photonics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645134v1</w:t>
+                <w:t xml:space="preserve">hal-01366329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LASER THULIUM EFFICACE BASE SUR UNE FIBRE A GRANDE AIRE MODALE A TRIPLE GAINE FABRIQUEE PAR LA METHODE REPUSIL</w:t>
               </w:r>
@@ -3899,51 +3899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4037,51 +4037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Prague, Czech Republic. pp.950709</w:t>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,77 +4244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra large mode area fibers with aperiodic cladding structure for high power single mode lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4382,51 +4382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New solid fully-aperiodic large pitch fibers with non-filamented core for high-power singlemode emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,77 +4503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts structurels et technologies de fabrications avancées pour la réalisation de fibres optiques actives pour laser de très forte puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,277 +4622,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles architectures de fibres optiques a tres large aire modale pour la montee en puissance des lasers fibres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High Energy Pulsed Sources from Infrared to UV with Yb Rod Type fibers: Current Limits and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (34ème édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Nice, France. pp.sciencesconf.org:jnog2014:45330</w:t>
+              <w:t xml:space="preserve">Advanced Photonics 2014: Specialty Optical Fibers &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250410v1</w:t>
+                <w:t xml:space="preserve">hal-01025513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Energy Pulsed Sources from Infrared to UV with Yb Rod Type fibers: Current Limits and Prospects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nouvelles architectures de fibres optiques a tres large aire modale pour la montee en puissance des lasers fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics 2014: Specialty Optical Fibers &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée (34ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nice, France. pp.sciencesconf.org:jnog2014:45330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025513v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4910,103 +4910,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser polarisé basé sur une fibre LMA apériodique à large pitch dopée Ytterbium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -5074,51 +5074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5173,64 +5173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation à polarisation unique dans des fibres apériodiques à large pitch à très grande aire modale à 2μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres apériodiques à grande aire modale pour les lasers de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5650,51 +5650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="404A2DC9"/>
+    <w:nsid w:val="383BADBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5881,51 +5881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dia-darwich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224043668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sabra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Darwich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tiess" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2902076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alicia Malleville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Du Jeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kobelke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schuster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.008213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coscelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Poli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cucinotta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2479156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cucinotta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2016.Tu2E.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645134v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239316v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.AW2A.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250410v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Royon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dia-darwich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224043668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sabra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Darwich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tiess" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2902076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Du Jeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alicia Malleville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005230" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kobelke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schuster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.008213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coscelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Poli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cucinotta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2479156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cucinotta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2016.Tu2E.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239316v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.AW2A.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Royon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>