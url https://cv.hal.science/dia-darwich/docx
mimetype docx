--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -446,364 +446,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">140 μm single-polarization passive fully aperiodic large-pitch fibers operating near 2 μm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the mode instability onset threshold in high-power FA-LPF lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (33), pp.9221-9224. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (24), pp.5230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.56.009221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.005230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644724v1</w:t>
+                <w:t xml:space="preserve">hal-02100636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the mode instability onset threshold in high-power FA-LPF lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">140 μm single-polarization passive fully aperiodic large-pitch fibers operating near 2 μm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (24), pp.5230. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (33), pp.9221-9224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.005230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.009221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100636v1</w:t>
+                <w:t xml:space="preserve">hal-01644724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband single-mode single-polarization passive fully aperiodic large-pitch fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -867,51 +867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of a homogeneous Yb-doped core fully aperiodic large-pitch fiber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,51 +1018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1152,51 +1152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1547,103 +1547,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of bent fully aperiodic large-pitch fibers for enhancing the high-order modes delocalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiber Lasers XV: Technology and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.63, </w:t>
@@ -1815,64 +1815,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the transverse modal instabilities onset in high power fully-aperiodic-large-pitch fiber lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,51 +2001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Specialty Optical Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zurich, Switzerland. pp.SoW2H.4, </w:t>
@@ -2217,77 +2217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission laser de haute puissance moyenne et crête avec des fibres apériodiques à large aire modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,77 +2368,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -2467,90 +2467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-polarization large-mode-area fibre at 1030nm and 1550nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2601,77 +2601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High peak-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,103 +2726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l’apparition des instabilités modales dans un laser à fibre de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -2851,90 +2851,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-polarization in evolved Fully-Aperiodic LPF design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3015,51 +3015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3095,471 +3095,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+                <w:t xml:space="preserve">Inner cladding influence on large mode area photonic crystal fiber properties under severe heat load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Coscelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Grimm</w:t>
+                <w:t xml:space="preserve">A Cucinotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9728-18</w:t>
+              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. pp.9728-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250189v1</w:t>
+                <w:t xml:space="preserve">hal-01239439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner cladding influence on large mode area photonic crystal fiber properties under severe heat load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Poli</w:t>
+                <w:t xml:space="preserve">PRE-COMPENSATION DES EFFETS THERMIQUES POUR LA MONTEE EN PUISSANCE DANS UNE FIBRE APERIODIQUE A LARGE PITCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Cucinotta</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jamier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Feb 2016, San Francisco, United States. pp.9728-80</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239439v1</w:t>
+                <w:t xml:space="preserve">hal-01366315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRE-COMPENSATION DES EFFETS THERMIQUES POUR LA MONTEE EN PUISSANCE DANS UNE FIBRE APERIODIQUE A LARGE PITCH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-power fiber laser based on a non filamented-core fully-aperiodic large pitch fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Photonics West Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.9728-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366315v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de fibres apériodiques passives à grande aire effective ne propageant qu’une polarisation du mode fondamental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3627,77 +3627,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Du Jeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fibre Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Kharagpur, India. pp.Tu2E.1, </w:t>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3899,51 +3899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4037,51 +4037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Prague, Czech Republic. pp.950709</w:t>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jamier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,286 +4238,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra large mode area fibers with aperiodic cladding structure for high power single mode lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New solid fully-aperiodic large pitch fibers with non-filamented core for high-power singlemode emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kobelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Specialty Optical Fibers and Their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSA, Oct 2015, Berlin, Germany. pp.AW2A.2., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ASSL.2015.AW2A.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250383v1</w:t>
+                <w:t xml:space="preserve">hal-01239316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New solid fully-aperiodic large pitch fibers with non-filamented core for high-power singlemode emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra large mode area fibers with aperiodic cladding structure for high power single mode lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kobelke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kay Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Specialty Optical Fibers and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Hong-Kong, Kowloon, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ASSL.2015.AW2A.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01239316v1</w:t>
+                <w:t xml:space="preserve">hal-01250383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts structurels et technologies de fabrications avancées pour la réalisation de fibres optiques actives pour laser de très forte puissance</w:t>
               </w:r>
@@ -4529,51 +4529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,51 +4641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Energy Pulsed Sources from Infrared to UV with Yb Rod Type fibers: Current Limits and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,51 +4753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles architectures de fibres optiques a tres large aire modale pour la montee en puissance des lasers fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,103 +4910,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser polarisé basé sur une fibre LMA apériodique à large pitch dopée Ytterbium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dia Darwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
@@ -5173,64 +5173,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation à polarisation unique dans des fibres apériodiques à large pitch à très grande aire modale à 2μm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dia Darwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Du Jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alicia Malleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres apériodiques à grande aire modale pour les lasers de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5650,51 +5650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="383BADBA"/>
+    <w:nsid w:val="D8338C28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5881,51 +5881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dia-darwich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224043668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sabra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Darwich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tiess" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2902076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Du Jeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alicia Malleville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009221" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005230" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kobelke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schuster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.008213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coscelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Poli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cucinotta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2479156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cucinotta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2016.Tu2E.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239316v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.AW2A.2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Royon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dia-darwich" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224043668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404903v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sabra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dauliat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dia Darwich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Tiess" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.004690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2902076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alicia Malleville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Benoit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.005230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Du Jeu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.009221" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jamier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kobelke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Auguste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000384" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Schuster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.008213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Gaponov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.32.001656" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239449v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Coscelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Poli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Cucinotta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2015.2479156" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoW2H.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SOF.2018.SoM3H.2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366332v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239439v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cucinotta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366315v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Grimm" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527937v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/PHOTONICS.2016.Tu2E.1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250402v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2015.7193357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239316v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2015.AW2A.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01025513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Royon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lhermite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delagnes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cormier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Santarelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290006v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>