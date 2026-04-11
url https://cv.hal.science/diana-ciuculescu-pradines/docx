--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -303,317 +303,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid polyionic complexes as nanoreactors for the synthesis of iron oxide nanoparticles: From size control to modulation of magnetic and catalytic properties</w:t>
+                <w:t xml:space="preserve">Effect of Thermo‐ and pH‐Sensitive Block Copolymer Structure and Composition on the Synthesis and Stabilization of Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming Peng</w:t>
+                <w:t xml:space="preserve">Fang Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+                <w:t xml:space="preserve">Yuezhan Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Benoît-Marquié</w:t>
+                <w:t xml:space="preserve">Nancy Lauth-de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+                <w:t xml:space="preserve">Jean‐daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 684, pp.133112. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202400194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464836v1</w:t>
+                <w:t xml:space="preserve">hal-04590720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Thermo‐ and pH‐Sensitive Block Copolymer Structure and Composition on the Synthesis and Stabilization of Gold Nanoparticles</w:t>
+                <w:t xml:space="preserve">Hybrid polyionic complexes as nanoreactors for the synthesis of iron oxide nanoparticles: From size control to modulation of magnetic and catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Yin</w:t>
+                <w:t xml:space="preserve">Liming Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuezhan Wan</w:t>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Lauth-de Viguerie</w:t>
+                <w:t xml:space="preserve">Florence Benoît-Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐daniel Marty</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.133112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202400194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590720v1</w:t>
+                <w:t xml:space="preserve">hal-04464836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-based hybrid polyionic complexes as chemical reservoirs for the pH-triggered synthesis of Prussian blue nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Benoît-Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 649, pp.900-908. </w:t>
@@ -831,278 +831,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy colorimetric detection of gadolinium ions based on gold nanoparticles: key role of phosphine-sulfonate ligands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface engineering of silica nanoparticles with a gadolinium–PCTA complex for efficient T 1 -weighted MRI contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pibourret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Myriam Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauryanne Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0na00374c⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (41), pp.18031-18047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ04430J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045494v1</w:t>
+                <w:t xml:space="preserve">hal-03084369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering of silica nanoparticles with a gadolinium–PCTA complex for efficient T 1 -weighted MRI contrast agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lauryanne Teulon</w:t>
+                <w:t xml:space="preserve">Easy colorimetric detection of gadolinium ions based on gold nanoparticles: key role of phosphine-sulfonate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Benoist</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Pibourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (41), pp.18031-18047. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.4671-4681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NJ04430J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0na00374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084369v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-driven water oxidation using hybrid photosensitizer-decorated Co3O4 nanoparticles</w:t>
               </w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1725,255 +1725,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards MRI T2 contrast agents of increased efficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse organométallique de nanoparticules coeur@coquille : cinétique contre thermodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766006v1</w:t>
+                <w:t xml:space="preserve">hal-01920829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse organométallique de nanoparticules coeur@coquille : cinétique contre thermodynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards MRI T2 contrast agents of increased efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Marciello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Puerto Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 377, pp.348-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.10.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920829v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a side reaction involving structural changes of the surfactants on the shape control of cobalt nanoparticles</w:t>
               </w:r>
@@ -2221,307 +2221,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Amine-Borane Complexes To Synthesize Iron Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organometallic approach for the synthesis of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pelletier</w:t>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Collière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Mattei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201204574⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (11), pp.3374-3401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nj00650f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851605v1</w:t>
+                <w:t xml:space="preserve">hal-00992986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic approach for the synthesis of nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Amiens</w:t>
+                <w:t xml:space="preserve">On the Use of Amine-Borane Complexes To Synthesize Iron Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (19), pp.6021-6026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201204574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3nj00650f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00992986v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of bimetallic FeBi nanostructured particles: Investigation of a complex growth mechanism</w:t>
               </w:r>
@@ -3228,51 +3228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Comesaña-Hermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Spasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3362,64 +3362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (3), pp.451-458</w:t>
@@ -3919,51 +3919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70967127"/>
+    <w:nsid w:val="70D5868F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4150,51 +4150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diana-ciuculescu-pradines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7953-232X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Yon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Marqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuezhan Wan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth-de Viguerie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;daniel Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400194" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.06.136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr04691a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pibourret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00374c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Myriam Clain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryanne Teulon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04430J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Tovar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bofill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert-Suri&#241;ach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2018.07.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01902801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Gharbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj02482g" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Corp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01308F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.07.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7MLBDG5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Marciello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Puerto Morales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.086" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1QNQ5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Comesa&#241;a-Hermo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-A. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spasova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005165" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00105b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelletier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204574" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J2BHJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00650f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309408j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mattei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-An Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Stienen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Spasova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM16751D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Farcau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neralagatta Sangeetha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Moreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201833y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Farle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100616" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLV41WLD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumestre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm901349y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Franceschi-Messant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rico-Lattes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diana-ciuculescu-pradines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7953-232X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Yon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuezhan Wan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth-de Viguerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;daniel Marty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Marqui&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133112" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.06.136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr04691a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chalet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Myriam Clain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryanne Teulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04430J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pibourret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00374c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Tovar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bofill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert-Suri&#241;ach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2018.07.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01902801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Gharbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj02482g" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Corp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01308F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.07.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7MLBDG5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Marciello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Puerto Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1QNQ5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Comesa&#241;a-Hermo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-A. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spasova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005165" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00105b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00650f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204574" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J2BHJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309408j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mattei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-An Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Stienen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Spasova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM16751D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Farcau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neralagatta Sangeetha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Moreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201833y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Farle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100616" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLV41WLD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumestre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm901349y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Franceschi-Messant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rico-Lattes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>