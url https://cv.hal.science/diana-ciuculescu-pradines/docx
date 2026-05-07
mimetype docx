--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -303,317 +303,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Thermo‐ and pH‐Sensitive Block Copolymer Structure and Composition on the Synthesis and Stabilization of Gold Nanoparticles</w:t>
+                <w:t xml:space="preserve">Hybrid polyionic complexes as nanoreactors for the synthesis of iron oxide nanoparticles: From size control to modulation of magnetic and catalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Yin</w:t>
+                <w:t xml:space="preserve">Liming Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuezhan Wan</w:t>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Lauth-de Viguerie</w:t>
+                <w:t xml:space="preserve">Florence Benoît-Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐daniel Marty</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.133112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202400194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590720v1</w:t>
+                <w:t xml:space="preserve">hal-04464836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid polyionic complexes as nanoreactors for the synthesis of iron oxide nanoparticles: From size control to modulation of magnetic and catalytic properties</w:t>
+                <w:t xml:space="preserve">Effect of Thermo‐ and pH‐Sensitive Block Copolymer Structure and Composition on the Synthesis and Stabilization of Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming Peng</w:t>
+                <w:t xml:space="preserve">Fang Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+                <w:t xml:space="preserve">Yuezhan Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Benoît-Marquié</w:t>
+                <w:t xml:space="preserve">Nancy Lauth-de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+                <w:t xml:space="preserve">Jean‐daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 684, pp.133112. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202400194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464836v1</w:t>
+                <w:t xml:space="preserve">hal-04590720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-based hybrid polyionic complexes as chemical reservoirs for the pH-triggered synthesis of Prussian blue nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -621,51 +621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Benoît-Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 649, pp.900-908. </w:t>
@@ -831,278 +831,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering of silica nanoparticles with a gadolinium–PCTA complex for efficient T 1 -weighted MRI contrast agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy colorimetric detection of gadolinium ions based on gold nanoparticles: key role of phosphine-sulfonate ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Mathieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Pibourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NJ04430J⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (10), pp.4671-4681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0na00374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084369v1</w:t>
+                <w:t xml:space="preserve">hal-03045494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy colorimetric detection of gadolinium ions based on gold nanoparticles: key role of phosphine-sulfonate ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Yon</w:t>
+                <w:t xml:space="preserve">Surface engineering of silica nanoparticles with a gadolinium–PCTA complex for efficient T 1 -weighted MRI contrast agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Myriam Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauryanne Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pibourret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (10), pp.4671-4681. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (41), pp.18031-18047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0na00374c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ04430J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045494v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-driven water oxidation using hybrid photosensitizer-decorated Co3O4 nanoparticles</w:t>
               </w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1725,255 +1725,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse organométallique de nanoparticules coeur@coquille : cinétique contre thermodynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards MRI T2 contrast agents of increased efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Marciello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Respaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Puerto Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 377, pp.348-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.10.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920829v1</w:t>
+                <w:t xml:space="preserve">hal-01766006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards MRI T2 contrast agents of increased efficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse organométallique de nanoparticules coeur@coquille : cinétique contre thermodynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 392, pp.X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01766006v1</w:t>
+                <w:t xml:space="preserve">hal-01920829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a side reaction involving structural changes of the surfactants on the shape control of cobalt nanoparticles</w:t>
               </w:r>
@@ -2221,307 +2221,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organometallic approach for the synthesis of nanostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Use of Amine-Borane Complexes To Synthesize Iron Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+                <w:t xml:space="preserve">Frédéric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+                <w:t xml:space="preserve">Jean-Gabriel Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nj00650f⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (19), pp.6021-6026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201204574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992986v1</w:t>
+                <w:t xml:space="preserve">hal-01851605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Amine-Borane Complexes To Synthesize Iron Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pelletier</w:t>
+                <w:t xml:space="preserve">Organometallic approach for the synthesis of nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Casanove</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Collière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201204574⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (11), pp.3374-3401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nj00650f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01851605v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of bimetallic FeBi nanostructured particles: Investigation of a complex growth mechanism</w:t>
               </w:r>
@@ -2635,575 +2635,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Bi-Metallic Fe—Bi Nanocomposites: Synthesis and Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable single domain Co nanodisks: synthesis, structure and magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Comesaña-Hermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mattei</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Amiens</w:t>
+                <w:t xml:space="preserve">Zi-An Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Stienen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Spasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6475⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (16), pp.8043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2JM16751D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851623v1</w:t>
+                <w:t xml:space="preserve">hal-02909554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable single domain Co nanodisks: synthesis, structure and magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Comesaña-Hermo</w:t>
+                <w:t xml:space="preserve">Development of Bi-Metallic Fe—Bi Nanocomposites: Synthesis and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marina Spasova</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (16), pp.8043. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.8640 - 8646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2JM16751D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909554v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Sensitivity Strain Gauge Based on a Single Wire of Gold Nanoparticles Fabricated by Stop-and-Go Convective Self-Assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photomodulation of the Magnetisation of Co Nanocrystals Decorated with Rhodamine B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Comesaña-Hermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Estivill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmin Farcau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
+                <w:t xml:space="preserve">Michael Farle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn201833y⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (16), pp.2915-2919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201100616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811943v1</w:t>
+                <w:t xml:space="preserve">hal-00667945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomodulation of the Magnetisation of Co Nanocrystals Decorated with Rhodamine B</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Amiens</w:t>
+                <w:t xml:space="preserve">High-Sensitivity Strain Gauge Based on a Single Wire of Gold Nanoparticles Fabricated by Stop-and-Go Convective Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Farcau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neralagatta Sangeetha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Farle</w:t>
+                <w:t xml:space="preserve">Benoit Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201100616⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (9), pp.7137-7143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn201833y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00667945v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Crystalline Co Nanowires: Synthesis, Thermal Stability, and Carbon Coating</w:t>
               </w:r>
@@ -3228,64 +3228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dumestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Comesaña-Hermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Spasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (17), pp.3987-3995. </w:t>
@@ -3362,64 +3362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Ciuculescu-Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Amiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (3), pp.451-458</w:t>
@@ -3919,51 +3919,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70D5868F"/>
+    <w:nsid w:val="F74B1197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4150,51 +4150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diana-ciuculescu-pradines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7953-232X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Yon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuezhan Wan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth-de Viguerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;daniel Marty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400194" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Peng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Marqui&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133112" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.06.136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr04691a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chalet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Myriam Clain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryanne Teulon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04430J" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045494v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pibourret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00374c" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Tovar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bofill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert-Suri&#241;ach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2018.07.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01902801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Gharbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj02482g" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Corp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01308F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.07.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7MLBDG5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Marciello" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Puerto Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.086" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1QNQ5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Comesa&#241;a-Hermo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-A. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spasova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005165" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00105b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992986v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00650f" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204574" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J2BHJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309408j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mattei" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6475" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-An Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Stienen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Spasova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM16751D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Farcau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neralagatta Sangeetha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Moreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201833y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Farle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100616" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLV41WLD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumestre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm901349y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Franceschi-Messant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rico-Lattes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diana-ciuculescu-pradines" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7953-232X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829375v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Yon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.068" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ciuculescu-Pradines" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t-Marqui&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuezhan Wan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth-de Viguerie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;daniel Marty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400194" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.06.136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2nr04691a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pibourret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0na00374c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mathieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Myriam Clain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauryanne Teulon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benoist" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ04430J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Tovar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Denisov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bofill" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gimbert-Suri&#241;ach" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtener.2018.07.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01902801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Gharbi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Amiens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj02482g" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mezni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Branca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Corp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01308F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2015.07.013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7MLBDG5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766006v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Marciello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Respaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Puerto Morales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.10.086" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VD1QNQ5F-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Comesa&#241;a-Hermo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Estivill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-A. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spasova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005165" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766010v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Lin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00105b" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelletier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201204574" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80J2BHJP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nj00650f" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Mattei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309408j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi-An Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Stienen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Spasova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM16751D" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mattei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6475" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Farle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100616" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLV41WLD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Farcau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neralagatta Sangeetha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Moreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Viallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Grisolia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201833y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumestre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm901349y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386944v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Franceschi-Messant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rico-Lattes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>