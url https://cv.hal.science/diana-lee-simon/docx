--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -1185,286 +1185,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif inclusif pour les réfugiés en milieu universitaire : de l’accueil à la formation diplômante à l’Université Grenoble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le plurilinguisme à l’école, un atout pas un obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migration, multilinguisme et éducation en France et en Allemagne : repenser la notion d’inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESPE de Strasbourg et Université franco-allemande, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée sur le plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASNAV-CANOPE 38-Lidilem., Mar 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994465v1</w:t>
+                <w:t xml:space="preserve">hal-02075978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plurilinguisme à l’école, un atout pas un obstacle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Langues et disciplines dans l’enseignement apprentissage : trois focalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Lee Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée sur le plurilinguisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CASNAV-CANOPE 38-Lidilem., Mar 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Les enjeux des dimensions langagières dans les disciplines enseignées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour l'enseignement bi-plurilingue (ADEB), Nov 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075978v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues et disciplines dans l’enseignement apprentissage : trois focalisations</w:t>
+                <w:t xml:space="preserve">Un dispositif inclusif pour les réfugiés en milieu universitaire : de l’accueil à la formation diplômante à l’Université Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Galligani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux des dimensions langagières dans les disciplines enseignées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour l'enseignement bi-plurilingue (ADEB), Nov 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Migration, multilinguisme et éducation en France et en Allemagne : repenser la notion d’inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE de Strasbourg et Université franco-allemande, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994456v1</w:t>
+                <w:t xml:space="preserve">hal-01994465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier sur les biographies langagières</w:t>
               </w:r>
@@ -2209,173 +2209,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs bilingues des sections internationales européennes et orientales : creuset pour une éducation plurilingue et interculturelle ?</w:t>
+                <w:t xml:space="preserve">L’enseignant acteur et architecte du plurilinguisme : réflexions sur les apportsd’une approche biographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Helot &amp; J. Erfürt. </w:t>
+              <w:t xml:space="preserve">A-B. Krüger, N. Thamin &amp; S. Cambrone-Lasnes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éducation bilingue en France. Politiques linguistiques, modèles et pratiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas, pp.347-354, 2016</w:t>
+              <w:t xml:space="preserve">Diversité linguistique et culturelle à l’école. Accueil des élèves et formation des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.153-162, 2016, Carnets d'Atellier de Sociolinguistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955578v1</w:t>
+                <w:t xml:space="preserve">hal-01955563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignant acteur et architecte du plurilinguisme : réflexions sur les apportsd’une approche biographique</w:t>
+                <w:t xml:space="preserve">Dispositifs bilingues des sections internationales européennes et orientales : creuset pour une éducation plurilingue et interculturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A-B. Krüger, N. Thamin &amp; S. Cambrone-Lasnes. </w:t>
+              <w:t xml:space="preserve">C. Helot &amp; J. Erfürt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité linguistique et culturelle à l’école. Accueil des élèves et formation des acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.153-162, 2016, Carnets d'Atellier de Sociolinguistique</w:t>
+              <w:t xml:space="preserve">L’éducation bilingue en France. Politiques linguistiques, modèles et pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, pp.347-354, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955563v1</w:t>
+                <w:t xml:space="preserve">hal-01955578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’Ecole plurilingue : apports sociolinguistiques, didactiques et cliniques</w:t>
               </w:r>
@@ -3033,51 +3033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire Sandoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vidalenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/accueillir-lenfant-et-ses-langues-rencontres-pluridisciplinaires-sur-le-terrain-de-lecole/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/Migration-Multilingualism-and-Education/?k=9781800412934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781800412958-010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Cacciali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lee Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01955701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire-Sandoz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Maire Sandoz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vidalenc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994574v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sabria" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/accueillir-lenfant-et-ses-langues-rencontres-pluridisciplinaires-sur-le-terrain-de-lecole/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/Migration-Multilingualism-and-Education/?k=9781800412934" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781800412958-010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075987v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02075989v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Cacciali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lee Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01955701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>