--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -871,169 +871,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04961492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic markers at the periphery and discourse prominence: The case of English of course</w:t>
+                <w:t xml:space="preserve">Then and now in English and French: Parallel patterns?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana M Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Čermáková; Thomas Egan; Hilde Hasselgård; Sylvi Rørvik. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatic Markers and Peripheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Time in Languages, Languages in Time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamins, pp.181-200, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266090v1</w:t>
+                <w:t xml:space="preserve">hal-03266183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Then and now in English and French: Parallel patterns?</w:t>
+                <w:t xml:space="preserve">Pragmatic markers at the periphery and discourse prominence: The case of English of course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana M Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time in Languages, Languages in Time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benjamins, pp.181-200, 2021</w:t>
+              <w:t xml:space="preserve">Pragmatic Markers and Peripheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266183v1</w:t>
+                <w:t xml:space="preserve">hal-03266090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammaticalizing adverbs of English: the case of 'still</w:t>
               </w:r>
@@ -1082,355 +1082,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammaticalizing connectives in English and discourse information structure</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Norms and Margins of English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Pilliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana M. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Standardising English: Norms and Margins in the History of the English Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.3-21, 2018, 9781108120470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108120470.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930847v1</w:t>
+                <w:t xml:space="preserve">hal-01995841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norms and Margins of English</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grammaticalizing connectives in English and discourse information structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana M Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Standardising English: Norms and Margins in the History of the English Language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Trends in Grammaticalization and Language Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.135 - 157, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781108120470.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01995841v1</w:t>
+                <w:t xml:space="preserve">hal-01930847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence relations and information structure in English and French political speeches</w:t>
+                <w:t xml:space="preserve">Source-Location ambiguity and incipient decline in the recent evolution of the English directional particle 'away</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana M Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrastive Analysis of Discourse-pragmatic Aspects of Linguistic Genres. Yearbook of Corpus Linguistics and Pragmatics 5.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.141 - 161, 2017</w:t>
+              <w:t xml:space="preserve">Space in Diachrony</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.329 - 346, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934681v1</w:t>
+                <w:t xml:space="preserve">hal-01934661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-Location ambiguity and incipient decline in the recent evolution of the English directional particle 'away</w:t>
+                <w:t xml:space="preserve">Coherence relations and information structure in English and French political speeches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana M Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space in Diachrony</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.329 - 346, 2017</w:t>
+              <w:t xml:space="preserve">Contrastive Analysis of Discourse-pragmatic Aspects of Linguistic Genres. Yearbook of Corpus Linguistics and Pragmatics 5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141 - 161, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934661v1</w:t>
+                <w:t xml:space="preserve">hal-01934681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjective + Noun sequences in attributive or NP-final positions: observations on lexicalization</w:t>
               </w:r>
@@ -1710,51 +1710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2024-0038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106089v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lewis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pilliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Lewis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kerfelec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01976665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995841v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108120470.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. L. Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/z.139/main" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/flin-2024-0038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106089v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lewis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Pilliere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M. Lewis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.6090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995835v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kerfelec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01976665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04961492v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266090v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01995841v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108120470.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01240062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. L. Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferragne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#catalog/books/z.139/main" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>