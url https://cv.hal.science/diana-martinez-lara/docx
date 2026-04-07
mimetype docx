--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -190,195 +190,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions culturelles dans l’enseignement des langues étrangères : objets enseignés en classe de FLE</w:t>
+                <w:t xml:space="preserve">Des savoirs factuels aux savoir-être interculturels : objets et pratiques en classe de français langue étrangère au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Martinez</w:t>
+                <w:t xml:space="preserve">Diana Martinez Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Varia, 44 (2)</w:t>
+              <w:t xml:space="preserve">Synergies Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Numérique et culture : deux incontournables dans l’enseignement du français, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420337v1</w:t>
+                <w:t xml:space="preserve">halshs-05333554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des savoirs factuels aux savoir-être interculturels : objets et pratiques en classe de français langue étrangère au Mexique</w:t>
+                <w:t xml:space="preserve">Les dimensions culturelles dans l’enseignement des langues étrangères : objets enseignés en classe de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Martinez Lara</w:t>
+                <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Mexique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Numérique et culture : deux incontournables dans l’enseignement du français, 14</w:t>
+              <w:t xml:space="preserve">Mélanges CRAPEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Varia, 44 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05333554v1</w:t>
+                <w:t xml:space="preserve">hal-04420337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche interculturelle en classe de FLE : le heurt comme révélateur de l’altérité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIM Journal of international Mobility, Moving for education, training and research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Interculturalité, compétences interculturelles et mobilité en formation d'adultes, 11, pp.33-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -429,497 +429,497 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie des formations linguistiques de l'OFII : la question didactique des interactions exolingues et interculturelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le &amp;quot;heurt&amp;quot; comme révélateur de l'altérité en classe de FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche interdisciplinaire sur les enjeux sociétaux et territoriaux, Jan 2024, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Comment articuler le contact des langues-cultures et les identités ? Réflexions et discussions sur les liens entre le plurilinguisme, le multiculturalisme, l’altérité et l’identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire CoDiDa (Université Sorbonne Nouvelle et Université Paris Cité), May 2024, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466471v1</w:t>
+                <w:t xml:space="preserve">hal-04605799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions culturelles en classe de FLE : une recherche sur les pratiques et les représentations en France et au Mexique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'ingénierie des formations linguistiques de l'OFII : la question didactique des interactions exolingues et interculturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4° Foro Internacional de lenguas extranjeras : Reflexiones y prácticas para una educación inclusiva y transformadora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Veracruzana, Mar 2024, Veracruz, Mexico</w:t>
+              <w:t xml:space="preserve">Colloque International Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche interdisciplinaire sur les enjeux sociétaux et territoriaux, Jan 2024, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04527419v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;heurt&amp;quot; comme révélateur de l'altérité en classe de FLE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les dimensions culturelles en classe de FLE : une recherche sur les pratiques et les représentations en France et au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment articuler le contact des langues-cultures et les identités ? Réflexions et discussions sur les liens entre le plurilinguisme, le multiculturalisme, l’altérité et l’identité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire CoDiDa (Université Sorbonne Nouvelle et Université Paris Cité), May 2024, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">4° Foro Internacional de lenguas extranjeras : Reflexiones y prácticas para una educación inclusiva y transformadora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Veracruzana, Mar 2024, Veracruz, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605799v1</w:t>
+                <w:t xml:space="preserve">halshs-04527419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches et outils pour traiter qualitativement des données recueillies dans différents contextes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’enseignement des dimensions culturelles comme phénomène de détopicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Martinez Lara</w:t>
+                <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Master 2 SDL-DDLES "Vers une meilleure compréhension de l’acquisition, appropriation et enseignement des langues étrangères et secondes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR de sciences du langage (Masterants M2 de didactique des langues étrangères et secondes) Université Paris 8, Jan 2023, Saint-Denis, Paris 8, France</w:t>
+              <w:t xml:space="preserve">Séminaire IDAP Interactions didactiques et agir professoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DILTEC Didactique des langues, des textes et des cultures, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065793v1</w:t>
+                <w:t xml:space="preserve">hal-04466550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des dimensions culturelles en classe de FLE : méthodologie d’une recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Didactique des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École doctorale EMA École, mutations, apprentissages. Cergy Paris Université, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04467267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement des dimensions culturelles comme phénomène de détopicalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarches et outils pour traiter qualitativement des données recueillies dans différents contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Martinez</w:t>
+                <w:t xml:space="preserve">Diana Martinez Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IDAP Interactions didactiques et agir professoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DILTEC Didactique des langues, des textes et des cultures, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Master 2 SDL-DDLES "Vers une meilleure compréhension de l’acquisition, appropriation et enseignement des langues étrangères et secondes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR de sciences du langage (Masterants M2 de didactique des langues étrangères et secondes) Université Paris 8, Jan 2023, Saint-Denis, Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466550v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension culturelle en cours de FLE : quoi, comment et quelles pratiques de classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque jeunes chercheurs du centre de recherche Grammatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Artois, Nov 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -944,51 +944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Transformer la réalité en connaissances : la question des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée d’accompagnement scientifique et de rencontre des doctorants « Questions autour de la recherche en Didactique des langues »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1013,51 +1013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Positionnements du chercheur en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du DILTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1076,165 +1076,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment enseigne-t-on la « culture » en cours de français langue étrangère ? Analyse contrastive des contextes exolingue et endolingue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Enseignement de la « culture » en classe de FLE : entre représentativité du corpus et mise en lien de deux contextes d’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ACEDLE « La médiation en didactique des langues : formes, fonctions, représentations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jan 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque jeunes chercheurs « Diversité de la constitution des données : sur quoi travaille-t-on en Sciences du langage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Nov 2017, Rouen - Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899800v1</w:t>
+                <w:t xml:space="preserve">hal-03899826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de la « culture » en classe de FLE : entre représentativité du corpus et mise en lien de deux contextes d’enseignement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comment enseigne-t-on la « culture » en cours de français langue étrangère ? Analyse contrastive des contextes exolingue et endolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque jeunes chercheurs « Diversité de la constitution des données : sur quoi travaille-t-on en Sciences du langage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Nov 2017, Rouen - Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'ACEDLE « La médiation en didactique des langues : formes, fonctions, représentations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jan 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899826v1</w:t>
+                <w:t xml:space="preserve">hal-03899800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1252,51 +1252,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des dimensions culturelles en classe de FLE. Représentations et pratiques en France et au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez Lara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022PA030087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1413,51 +1413,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59A4A4B8"/>
+    <w:nsid w:val="17FDD827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1644,51 +1644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diana-martinez-lara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6712-0886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270246509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420337v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez Lara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466471v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065793v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03899800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03899826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04239025v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diana-martinez-lara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6712-0886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270246509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez Lara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03899826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03899800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04239025v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>