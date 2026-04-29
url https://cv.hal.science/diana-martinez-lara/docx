--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -429,247 +429,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;heurt&amp;quot; comme révélateur de l'altérité en classe de FLE</w:t>
+                <w:t xml:space="preserve">Les dimensions culturelles en classe de FLE : une recherche sur les pratiques et les représentations en France et au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment articuler le contact des langues-cultures et les identités ? Réflexions et discussions sur les liens entre le plurilinguisme, le multiculturalisme, l’altérité et l’identité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire CoDiDa (Université Sorbonne Nouvelle et Université Paris Cité), May 2024, Paris (en ligne), France</w:t>
+              <w:t xml:space="preserve">4° Foro Internacional de lenguas extranjeras : Reflexiones y prácticas para una educación inclusiva y transformadora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Veracruzana, Mar 2024, Veracruz, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605799v1</w:t>
+                <w:t xml:space="preserve">halshs-04527419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ingénierie des formations linguistiques de l'OFII : la question didactique des interactions exolingues et interculturelles</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;heurt&amp;quot; comme révélateur de l'altérité en classe de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche interdisciplinaire sur les enjeux sociétaux et territoriaux, Jan 2024, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Comment articuler le contact des langues-cultures et les identités ? Réflexions et discussions sur les liens entre le plurilinguisme, le multiculturalisme, l’altérité et l’identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire CoDiDa (Université Sorbonne Nouvelle et Université Paris Cité), May 2024, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466471v1</w:t>
+                <w:t xml:space="preserve">hal-04605799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dimensions culturelles en classe de FLE : une recherche sur les pratiques et les représentations en France et au Mexique</w:t>
+                <w:t xml:space="preserve">L'ingénierie des formations linguistiques de l'OFII : la question didactique des interactions exolingues et interculturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4° Foro Internacional de lenguas extranjeras : Reflexiones y prácticas para una educación inclusiva y transformadora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Veracruzana, Mar 2024, Veracruz, Mexico</w:t>
+              <w:t xml:space="preserve">Colloque International Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche interdisciplinaire sur les enjeux sociétaux et territoriaux, Jan 2024, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04527419v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement des dimensions culturelles comme phénomène de détopicalisation</w:t>
               </w:r>
@@ -1413,51 +1413,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17FDD827"/>
+    <w:nsid w:val="FDAEB5B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1644,51 +1644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diana-martinez-lara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6712-0886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270246509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez Lara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466471v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03899826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03899800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04239025v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diana-martinez-lara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-6712-0886" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270246509" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05333554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez Lara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420337v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527419v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466550v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467267v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Claudel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899873v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03899826v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03899800v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04239025v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA030087" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>