--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,4300 +66,4421 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conversational Tool Based on Knowledge Graph, LLMs and BERT Model for Work-Study Programs in France</w:t>
+                <w:t xml:space="preserve">On the Normalization of Confusion Matrices: Methods and Geometric Interpretations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baba Mbaye</w:t>
+                <w:t xml:space="preserve">Johan Erbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duaa Baig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">AISTATS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Tanger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154065v1</w:t>
+                <w:t xml:space="preserve">hal-05313947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team INSALyon2 at SemEval-2025 Task 10: A Zero-shot Agentic Approach to Text Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Knowledge Tracing with Large Language Models (LLMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duaa Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Nour Eljadiri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153982v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team INSAntive at SlavicNLP-2025 Shared Task: Data Augmentation and Enhancement via Explanations for Persuasion Technique Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Team INSAntive at SemEval-2025 Task 10: Hierarchical Text Classification using BERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th Workshop on Slavic Natural Language Processing 2025 (SlavicNLP 2025)</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154028v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil conversationnel basé sur un graphe de connaissances, des LLM et un modèle BERT pour les programmes d'alternance en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Conversational Tool Based on Knowledge Graph, LLMs and BERT Model for Work-Study Programs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duaa Baig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Marseille, France. pp.133-144</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329742v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GrootWatch at EXIST 2025: Automatic Sexism Detection on Social Networks - Classification of Tweets and Memes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un outil conversationnel basé sur un graphe de connaissances, des LLM et un modèle BERT pour les programmes d'alternance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duaa Baig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Marseille, France. pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157015v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Knowledge Tracing with Large Language Models (LLMs)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Team INSAntive at SlavicNLP-2025 Shared Task: Data Augmentation and Enhancement via Explanations for Persuasion Technique Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th Workshop on Slavic Natural Language Processing 2025 (SlavicNLP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154072v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team INSAntive at SemEval-2025 Task 10: Hierarchical Text Classification using BERT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Team INSALyon2 at SemEval-2025 Task 10: A Zero-shot Agentic Approach to Text Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Nour Eljadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154004v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t>
+                <w:t xml:space="preserve">GrootWatch at EXIST 2025: Automatic Sexism Detection on Social Networks - Classification of Tweets and Memes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Bölz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nathan Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Calogiuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brunie</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Erbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT'24: The 23'rd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology, Bangkok, Thailand, 9-12 December 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957127v1</w:t>
+                <w:t xml:space="preserve">hal-05157015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Graph-Based Recommendation System for Personalized E-Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bölz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baba Mbaye</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjunct Proceedings of the 32nd ACM Conference on User Modeling, Adaptation and Personalization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WI-IAT'24: The 23'rd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology, Bangkok, Thailand, 9-12 December 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742347v1</w:t>
+                <w:t xml:space="preserve">hal-04957127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Multiple Perspectives and an Optimization Process Lead to Better Performance, an Automatic Sexism Identification on Social Media With Pretrained Transformers in a Soft Label Context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Knowledge Graph-Based Recommendation System for Personalized E-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duaa Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Edouard Portier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference and Labs of the Evaluation Forum (CLEF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adjunct Proceedings of the 32nd ACM Conference on User Modeling, Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cagliari, Sardinia, Italy. pp.561-566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3631700.3665229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241678v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and Privacy-Aware Persuasive Strategies to Promote Healthy Eating Habits: Position Paper</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">When Multiple Perspectives and an Optimization Process Lead to Better Performance, an Automatic Sexism Identification on Social Media With Pretrained Transformers in a Soft Label Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Erbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boutet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UMAP 2023 - 31st ACM Conference on User Modeling, Adaptation and Personalization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Conference and Labs of the Evaluation Forum (CLEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessalonique, Greece. pp.908-918</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142017v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HUMMUS: A Linked, Healthiness-Aware, User-centered and Argument-Enabling Recipe Data Set for Recommendation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adaptive and Privacy-Aware Persuasive Strategies to Promote Healthy Eating Habits: Position Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brunie</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbasset Omiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Gerl</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ACM Conference on Recommender Systems (RECSYS23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, New York, NY, United States. </w:t>
+              <w:t xml:space="preserve">UMAP 2023 - 31st ACM Conference on User Modeling, Adaptation and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.129-131, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3604915.3609491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3563359.3596987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220182v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HUMMUS: A Linked, Healthiness-Aware, User-centered and Argument-Enabling Recipe Data Set for Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Bölz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Ermakova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Araújo</w:t>
+                <w:t xml:space="preserve">Armin Gerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th ACM Conference on Recommender Systems (RECSYS23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, New York, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3604915.3609491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828409v1</w:t>
+                <w:t xml:space="preserve">hal-04220182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Stavanger, France. pp.364-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828451v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Sanjuan²</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.2792-2804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03828491v1</w:t>
+                <w:t xml:space="preserve">hal-03828409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168659v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMDKG: Improving Accuracy-Diversity Trade-Off in Recommendation with EM-based Model and Knowledge Graph Embedding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Gan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3486622.3493925⟩</w:t>
+              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518867v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation diversifiée via des processus ponctuels déterminantaux sur des graphes de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">EMDKG: Improving Accuracy-Diversity Trade-Off in Recommendation with EM-based Model and Knowledge Graph Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3486622.3493925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121974v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Science-Related Topics Need to Be Popularized? A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2021 – Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Braslavski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bucharest (on line), Romania. pp.2212 - 2227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandation diversifiée via des processus ponctuels déterminantaux sur des graphes de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.365-372</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637807v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposition politique et polarisation de groupe dans la discussion des traitements de la Covid-19 sur Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Braslavski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des connaissances EGC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140862v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anytime Subgroup Discovery in High Dimensional Numerical Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Opposition politique et polarisation de groupe dans la discussion des traitements de la Covid-19 sur Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des connaissances EGC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318017v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anytime Subgroup Discovery in High Dimensional Numerical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA53316.2021.9564223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121986v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Users Engaged in Online Discussions about Controversial Covid-19 Treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Braslavski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjunct Publication of the 29th ACM Conference on User Modeling, Adaptation and Personalization, UMAP 2021, Utrecht, The Netherlands, June 21-25, 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">43rd edition of the annual BCS-IRSG European Conference on Information Retrieval : Advances in Information Retrieval (ECIR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lucca (virtual), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279172v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid or not Covid? Topic Shift in Information Cascades on Twitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Analysis of Users Engaged in Online Discussions about Controversial Covid-19 Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Rumours and Deception in Social Media (RDSM) Collocated with COLING 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adjunct Publication of the 29th ACM Conference on User Modeling, Adaptation and Personalization, UMAP 2021, Utrecht, The Netherlands, June 21-25, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Utrecht Netherlands, Netherlands. pp.162-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3450614.3462239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066857v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Personality of Contributors to Information Cascades in Social Media in Response to the COVID-19 Pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Covid or not Covid? Topic Shift in Information Cascades on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Data Mining Workshops, ICDM Workshops 2020, Sorrento, Italy, November 17-20, 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Rumours and Deception in Social Media (RDSM) Collocated with COLING 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona (on line), Spain. pp.32--37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122001v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiments in Russian Medical Professional Discourse during the Covid-19 Pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Understanding the Personality of Contributors to Information Cascades in Social Media in Response to the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Computational Modeling of People’s Opinions, Personality, and Emotions in Social Media (PEOPLES) collocated with COLING-2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Data Mining Workshops, ICDM Workshops 2020, Sorrento, Italy, November 17-20, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sorrento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW51313.2020.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066892v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Recommendation Diversity using Determinantal Point Processes on Knowledge Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sentiments in Russian Medical Professional Discourse during the Covid-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop on Computational Modeling of People’s Opinions, Personality, and Emotions in Social Media (PEOPLES) collocated with COLING-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain. pp.99--108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935150v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEvIR: Data Collection and Analysis for the Recommendation of Events and Itineraries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Enhancing Recommendation Diversity using Determinantal Point Processes on Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 52nd Hawaii International Conference on System Sciences (HICSS) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual, China. pp.2001-2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3397271.3401213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936794v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeqScout: Using a Bandit Model to Discover Interesting Subgroups in Labeled Sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DEvIR: Data Collection and Analysis for the Recommendation of Events and Itineraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 52nd Hawaii International Conference on System Sciences (HICSS) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Maui, Hawaii, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSAA.2019.00022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02282082v1</w:t>
+                <w:t xml:space="preserve">hal-01936794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of Activity Sequences during Distributed Events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">SeqScout: Using a Bandit Model to Discover Interesting Subgroups in Labeled Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference on User Modeling, Adaptation and Personalization(UMAP 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Washington, United States. pp. 81-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA.2019.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3209219.3213592⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875718v1</w:t>
+                <w:t xml:space="preserve">hal-02282082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation de séquences d'activités lors d'évènements distribués</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recommendation of Activity Sequences during Distributed Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA) 2018, 15th French Information Retrieval Conference,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Conference on User Modeling, Adaptation and Personalization(UMAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3209219.3213592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/coria.2018.paper3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936776v1</w:t>
+                <w:t xml:space="preserve">hal-01875718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommender systems for citizens: the CitRec'17 workshop manifesto</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recommandation de séquences d'activités lors d'évènements distribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Bozzon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the International Workshop on Citizens for Recommender Systems, CitRec@RecSys 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3127325.3177871⟩</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA) 2018, 15th French Information Retrieval Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA, May 2018, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2018.paper3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723007v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary Recommendation for Cruises: User Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recommender systems for citizens: the CitRec'17 workshop manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Cantador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cortés-Cediel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bozzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RecTour 2017: 2nd Workshop on Recommenders in Tourism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the International Workshop on Citizens for Recommender Systems, CitRec@RecSys 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3127325.3177871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577228v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of Short-Term Activity Sequences During Distributed Events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Itinerary Recommendation for Cruises: User Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Science (ICCS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RecTour 2017: 2nd Workshop on Recommenders in Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy. pp.31-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568796v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users Psychological Profiles for Leisure Activity Recommendation: User Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recommendation of Short-Term Activity Sequences During Distributed Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CitRec 2017: Workshop on Recommender Systems for Citizens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computational Science (ICCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Zürich, Switzerland. pp.2069-2078, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3127325.3127328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01574704v1</w:t>
+                <w:t xml:space="preserve">hal-01568796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Users Psychological Profiles for Leisure Activity Recommendation: User Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gensel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of CitRec 2017: Workshop on Recommender Systems for Citizens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Como, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3127325.3127328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ANASTASIA : recommandation de séquences d'activités spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4369,371 +4490,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Weighted Loss Approach to Robust Federated Learning under Data Heterogeneity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">CALI: Failure Prediction via Cramer-Wold Latent Inference and KDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313940v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Normalization of Confusion Matrices: Methods and Geometric Interpretations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Weighted Loss Approach to Robust Federated Learning under Data Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Erbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313947v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Nearest Neighbor Mixing: Nearest Neighbor Poisoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Erbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ben Mokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4743,605 +4851,605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do I Eat Healthy, Consciously, and Sustainably? A Preliminary Study on Food-Centric Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Bölz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Khalid Andraws Asmaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Garali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Metabolic Insights</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/11786388251364306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confusion Matrices: A Unified Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Erbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Édouard Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3507199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online medical discourse during the COVID-19 pandemic: semantic categories and attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Result. Theoretical and Applied Linguistics Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), pp.57-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18413/2313-8912-2022-8-1-0-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politicization of discussions of Covid-19 on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philological Sciences. Scientific Essays of Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (6), pp.3-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20339/PhS.6-21.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anytime mining of sequential discriminative patterns in labeled sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mathonat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp. 439-476. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-020-01523-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5351,966 +5459,966 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Adaptive and Personalised Recommendation for Healthy Food Promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Bölz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Brignone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Conference and Labs of the Evaluation Forum, Bologna</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934056v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Bologna</w:t>
+              <w:t xml:space="preserve">- Conference and Labs of the Evaluation Forum, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934038v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de signaux comportementaux d'utilisateur et prédiction de conclusion de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialiang Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.511-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAS: Recommendation of Spatio-Temporal Activities Sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ANASTASIA: recommendation of spatio-temporal activities sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Thèses du LIRIS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France. , Journée des Thèses du LIRIS 2016, pp.30-31, 2016</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575736v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANASTASIA: recommendation of spatio-temporal activities sequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">STAS: Recommendation of Spatio-Temporal Activities Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée des Thèses du LIRIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. , Journée des Thèses du LIRIS 2016, pp.30-31, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328145v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAS : Recommandation de séquences d'activités spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de l’Arc 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation de séquences d’activités en contexte mobile et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l’ARC 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6457,51 +6565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nour Eljadiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nowakowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calogiuri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Erbani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241678v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Omiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518867v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493925" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564223" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450614.3462239" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066857v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066892v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935150v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209219.3213592" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723007v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cantador" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cort&#233;s-Cediel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bozzon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3177871" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05425984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khalid Andraws Asmaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786388251364306" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Portier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3507199" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18413/2313-8912-2022-8-1-0-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106069v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20339/PhS.6-21.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000696v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01523-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04261745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brignone" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121968v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Saumet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575728v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313947v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Erbani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nour Eljadiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nowakowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calogiuri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Omiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450614.3462239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209219.3213592" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cantador" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cort&#233;s-Cediel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bozzon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3177871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khalid Andraws Asmaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786388251364306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Portier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3507199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18413/2313-8912-2022-8-1-0-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20339/PhS.6-21.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01523-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04261745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brignone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Saumet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>