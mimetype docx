--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2480,256 +2480,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t>
+                <w:t xml:space="preserve">Opposition politique et polarisation de groupe dans la discussion des traitements de la Covid-19 sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des connaissances EGC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637807v1</w:t>
+                <w:t xml:space="preserve">hal-03140862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposition politique et polarisation de groupe dans la discussion des traitements de la Covid-19 sur Twitter</w:t>
+                <w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Braslavski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des connaissances EGC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Conference and Labs of the Evaluation Forum (CLEF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bucharest, Romania. pp.432-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140862v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anytime Subgroup Discovery in High Dimensional Numerical Data</w:t>
               </w:r>
@@ -3150,226 +3150,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Personality of Contributors to Information Cascades in Social Media in Response to the COVID-19 Pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentiments in Russian Medical Professional Discourse during the Covid-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Data Mining Workshops, ICDM Workshops 2020, Sorrento, Italy, November 17-20, 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop on Computational Modeling of People’s Opinions, Personality, and Emotions in Social Media (PEOPLES) collocated with COLING-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain. pp.99--108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122001v1</w:t>
+                <w:t xml:space="preserve">hal-03066892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiments in Russian Medical Professional Discourse during the Covid-19 Pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Personality of Contributors to Information Cascades in Social Media in Response to the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Computational Modeling of People’s Opinions, Personality, and Emotions in Social Media (PEOPLES) collocated with COLING-2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Data Mining Workshops, ICDM Workshops 2020, Sorrento, Italy, November 17-20, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sorrento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW51313.2020.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066892v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Recommendation Diversity using Determinantal Point Processes on Knowledge Graphs</w:t>
               </w:r>
@@ -6565,51 +6565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313947v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Erbani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nour Eljadiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nowakowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calogiuri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Omiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450614.3462239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209219.3213592" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cantador" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cort&#233;s-Cediel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bozzon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3177871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khalid Andraws Asmaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786388251364306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Portier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3507199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18413/2313-8912-2022-8-1-0-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20339/PhS.6-21.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01523-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04261745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brignone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Saumet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313947v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Erbani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nour Eljadiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nowakowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calogiuri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Omiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450614.3462239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209219.3213592" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cantador" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cort&#233;s-Cediel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bozzon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3177871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khalid Andraws Asmaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786388251364306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Portier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3507199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18413/2313-8912-2022-8-1-0-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20339/PhS.6-21.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01523-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04261745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brignone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Saumet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>