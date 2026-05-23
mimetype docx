--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -221,722 +221,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Knowledge Tracing with Large Language Models (LLMs)</w:t>
+                <w:t xml:space="preserve">A Conversational Tool Based on Knowledge Graph, LLMs and BERT Model for Work-Study Programs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baba Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Duaa Baig</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154072v1</w:t>
+                <w:t xml:space="preserve">hal-05154065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team INSAntive at SemEval-2025 Task 10: Hierarchical Text Classification using BERT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Team INSAntive at SlavicNLP-2025 Shared Task: Data Augmentation and Enhancement via Explanations for Persuasion Technique Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th Workshop on Slavic Natural Language Processing 2025 (SlavicNLP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154004v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conversational Tool Based on Knowledge Graph, LLMs and BERT Model for Work-Study Programs in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baba Mbaye</w:t>
+                <w:t xml:space="preserve">Team INSALyon2 at SemEval-2025 Task 10: A Zero-shot Agentic Approach to Text Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Nour Eljadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duaa Baig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05154065v1</w:t>
+                <w:t xml:space="preserve">hal-05153982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil conversationnel basé sur un graphe de connaissances, des LLM et un modèle BERT pour les programmes d'alternance en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duaa Baig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Marseille, France. pp.133-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team INSAntive at SlavicNLP-2025 Shared Task: Data Augmentation and Enhancement via Explanations for Persuasion Technique Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yutong Wang</w:t>
+                <w:t xml:space="preserve">GrootWatch at EXIST 2025: Automatic Sexism Detection on Social Networks - Classification of Tweets and Memes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Calogiuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Erbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th Workshop on Slavic Natural Language Processing 2025 (SlavicNLP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154028v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team INSALyon2 at SemEval-2025 Task 10: A Zero-shot Agentic Approach to Text Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Nour Eljadiri</w:t>
+                <w:t xml:space="preserve">Enhancing Knowledge Tracing with Large Language Models (LLMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duaa Baig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153982v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GrootWatch at EXIST 2025: Automatic Sexism Detection on Social Networks - Classification of Tweets and Memes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t>
+                <w:t xml:space="preserve">Team INSAntive at SemEval-2025 Task 10: Hierarchical Text Classification using BERT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157015v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t>
               </w:r>
@@ -961,51 +961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1047,90 +1047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph-Based Recommendation System for Personalized E-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duaa Baig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duaa Baig</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baba Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct Proceedings of the 32nd ACM Conference on User Modeling, Adaptation and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Cagliari, Sardinia, Italy. pp.561-566, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1177,51 +1177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Multiple Perspectives and an Optimization Process Lead to Better Performance, an Automatic Sexism Identification on Social Media With Pretrained Transformers in a Soft Label Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Erbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1415,51 +1415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Bölz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1517,545 +1517,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bellot</w:t>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.2792-2804</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168659v1</w:t>
+                <w:t xml:space="preserve">hal-03828409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.2792-2804</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828409v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanjuan²</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Kamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sílvia Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Working Notes of CLEF 2022 - Conference and Labs of the Evaluation Forum, Bologna, Italy, September 5th - to - 8th, 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828451v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Lab: Automatic Simplification of Scientific Texts</w:t>
+                <w:t xml:space="preserve">Automatic Simplification of Scientific Texts: SimpleText Lab at CLEF-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanjuan²</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction - 13th International Conference of the CLEF Association, CLEF 2022,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.470-494, </w:t>
+              <w:t xml:space="preserve">44th European Conference on Information Retrieval (ECIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Stavanger, France. pp.364-373, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-99739-7_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828491v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMDKG: Improving Accuracy-Diversity Trade-Off in Recommendation with EM-based Model and Knowledge Graph Embedding</w:t>
               </w:r>
@@ -2080,51 +2080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2158,51 +2158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Science-Related Topics Need to Be Popularized? A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,51 +2266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of SimpleText CLEF 2021 Workshop and Pilot Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Braslavski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.365-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2512,51 +2512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des connaissances EGC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2594,51 +2594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of SimpleText 2021 - CLEF Workshop on Text Simplification for Scientific Information Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Braslavski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Simplification for Scientific Information Access: CLEF 2021 SimpleText Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Braslavski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,51 +2983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjunct Publication of the 29th ACM Conference on User Modeling, Adaptation and Personalization, UMAP 2021, Utrecht, The Netherlands, June 21-25, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Utrecht Netherlands, Netherlands. pp.162-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3087,51 +3087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Rumours and Deception in Social Media (RDSM) Collocated with COLING 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelona (on line), Spain. pp.32--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3150,226 +3150,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiments in Russian Medical Professional Discourse during the Covid-19 Pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Understanding the Personality of Contributors to Information Cascades in Social Media in Response to the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Computational Modeling of People’s Opinions, Personality, and Emotions in Social Media (PEOPLES) collocated with COLING-2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Data Mining Workshops, ICDM Workshops 2020, Sorrento, Italy, November 17-20, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sorrento, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW51313.2020.00016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066892v1</w:t>
+                <w:t xml:space="preserve">hal-03122001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Personality of Contributors to Information Cascades in Social Media in Response to the COVID-19 Pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentiments in Russian Medical Professional Discourse during the Covid-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Ermakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Data Mining Workshops, ICDM Workshops 2020, Sorrento, Italy, November 17-20, 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Workshop on Computational Modeling of People’s Opinions, Personality, and Emotions in Social Media (PEOPLES) collocated with COLING-2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain. pp.99--108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDMW51313.2020.00016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03122001v1</w:t>
+                <w:t xml:space="preserve">hal-03066892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Recommendation Diversity using Determinantal Point Processes on Knowledge Graphs</w:t>
               </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual, China. pp.2001-2004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3498,51 +3498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3801,51 +3801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4048,51 +4048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4273,51 +4273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4390,51 +4390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4504,90 +4504,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALI: Failure Prediction via Cramer-Wold Latent Inference and KDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nurbakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Nowakowski</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5025,51 +5025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Erbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Édouard Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5116,51 +5116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online medical discourse during the COVID-19 pandemic: semantic categories and attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,51 +5220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politicization of discussions of Covid-19 on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5568,277 +5568,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Bologna</w:t>
+              <w:t xml:space="preserve">- Conference and Labs of the Evaluation Forum, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934038v1</w:t>
+                <w:t xml:space="preserve">hal-04934056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 2: Complexity Spotting in Scientific Abstracts.</w:t>
+                <w:t xml:space="preserve">Overview of the CLEF 2022 SimpleText Task 3: Query Biased Simplification of Scientific Texts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Ovchinnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Kamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Conference and Labs of the Evaluation Forum, Bologna</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum, Bologna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934056v1</w:t>
+                <w:t xml:space="preserve">hal-04934038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5869,51 +5869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de signaux comportementaux d'utilisateur et prédiction de conclusion de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5958,286 +5958,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANASTASIA: recommendation of spatio-temporal activities sequences</w:t>
+                <w:t xml:space="preserve">STAS: Recommendation of Spatio-Temporal Activities Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée des Thèses du LIRIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France. , Journée des Thèses du LIRIS 2016, pp.30-31, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328145v1</w:t>
+                <w:t xml:space="preserve">hal-01575736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STAS: Recommendation of Spatio-Temporal Activities Sequences</w:t>
+                <w:t xml:space="preserve">ANASTASIA: recommendation of spatio-temporal activities sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gensel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Thèses du LIRIS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France. , Journée des Thèses du LIRIS 2016, pp.30-31, 2016</w:t>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575736v1</w:t>
+                <w:t xml:space="preserve">hal-01328145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAS : Recommandation de séquences d'activités spatio-temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6301,51 +6301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation de séquences d’activités en contexte mobile et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nurbakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6565,51 +6565,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313947v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Erbani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154004v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154065v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154028v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153982v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nour Eljadiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nowakowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calogiuri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Omiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450614.3462239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209219.3213592" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cantador" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cort&#233;s-Cediel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bozzon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3177871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khalid Andraws Asmaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786388251364306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Portier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3507199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18413/2313-8912-2022-8-1-0-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20339/PhS.6-21.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01523-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04261745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brignone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Saumet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313947v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Erbani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05153982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Nour Eljadiri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nowakowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calogiuri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241678v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbasset Omiri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ermakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ovchinnikova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Kamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ara&#250;jo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828491v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanjuan&#178;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Huet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_28" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-99739-7_46" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518867v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493925" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328174v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Braslavski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_27" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathonat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA53316.2021.9564223" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450614.3462239" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401213" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2019.00022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209219.3213592" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Yang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Cantador" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cort&#233;s-Cediel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bozzon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3177871" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576739v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313940v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Khalid Andraws Asmaro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Garali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/11786388251364306" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;douard Portier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3507199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05120291v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18413/2313-8912-2022-8-1-0-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20339/PhS.6-21.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01523-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04261745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brignone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hannachi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Saumet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>