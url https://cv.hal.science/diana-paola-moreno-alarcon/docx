--- v0 (2026-04-09)
+++ v1 (2026-05-27)
@@ -1,648 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...596 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Diana Paola MORENO ALARCON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diana-paola-moreno-alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1697-315X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=l3UbHAcAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">57202351913</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of systems thinking for a human and organizational factors approach to safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coye de Brunélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Paola Moreno Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment Systems and Decisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38 (3), pp.353-366. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10669-018-9692-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Safety Leadership and Systems Thinking to the Formal and Informal Controls Approach Used in Safety and Risk Management Within the French Nuclear Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Paola Moreno Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Guarnieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Kantola J., Nazir S. (eds) Advances in Human Factors, Business Management and Leadership. AHFE 2019. Advances in Intelligent Systems and Computing, vol 961. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-492, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averting Inadequate Formulations During Cause Analysis of Unwanted Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Paola Moreno Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Bagnara S., Tartaglia R., Albolino S., Alexander T., Fujita Y. (eds) Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018). IEA 2018. Advances in Intelligent Systems and Computing, vol 819. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.607-612, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId25"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -703,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A273246"/>
+    <w:nsid w:val="EED7613D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -934,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diana-paola-moreno-alarcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1697-315X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/57202351913" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290981v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coye de Brun&#233;lis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Moreno Alarcon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hernandez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-018-9692-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Vautier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sylvestre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barnab&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/diana-paola-moreno-alarcon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1697-315X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=l3UbHAcAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/57202351913" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coye de Brun&#233;lis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Moreno Alarcon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10669-018-9692-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Vautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291079v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sylvestre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barnab&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>