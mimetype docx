--- v0 (2026-03-15)
+++ v1 (2026-04-18)
@@ -615,165 +615,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La literatura viática femenina de 1780 a 1914 en Francia, España, Bohemia e Inglaterra</w:t>
+                <w:t xml:space="preserve">Expérience de la traversée maritime au féminin dans le Sud de l'Espagne dans &amp;quot;Travels in Algeirs&amp;quot; de Sophia Barnard (1824) et dans &amp;quot;Impressions d'Espagne&amp;quot; de Maria Star (1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History, remembrance and disremembrance in maritime Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée interdoctorale ED ALL (UBO) et ED ALH (Université de Cádiz), Jun 2022, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Paysages et imaginaires de l'eau, perspectives artistiques en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cádiz, May 2022, Cádiz, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714044v1</w:t>
+                <w:t xml:space="preserve">hal-03714022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience de la traversée maritime au féminin dans le Sud de l'Espagne dans &amp;quot;Travels in Algeirs&amp;quot; de Sophia Barnard (1824) et dans &amp;quot;Impressions d'Espagne&amp;quot; de Maria Star (1900)</w:t>
+                <w:t xml:space="preserve">La literatura viática femenina de 1780 a 1914 en Francia, España, Bohemia e Inglaterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages et imaginaires de l'eau, perspectives artistiques en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cádiz, May 2022, Cádiz, Espagne</w:t>
+              <w:t xml:space="preserve">History, remembrance and disremembrance in maritime Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée interdoctorale ED ALL (UBO) et ED ALH (Université de Cádiz), Jun 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714022v1</w:t>
+                <w:t xml:space="preserve">hal-03714044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilités européennes au prisme de deux récits de voyage au féminin : Travels in Algeirs de Sophia Barnad (182?) et Journal de mon voyage (1840-1841) de Gabriela de Schwarzenberg</w:t>
               </w:r>
@@ -1374,51 +1374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225854v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225854v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>