--- v1 (2026-04-18)
+++ v2 (2026-05-23)
@@ -66,984 +66,993 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voyages et sociabilités « en trompe-l’œil » au prisme des écrits de quatre voyageuses dans l’Europe postrévolutionnaire et postnapoléonienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Rodová</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Sociabilités en mouvement (1740-1820), Sociabilités en mouvement (1740-1820) (11.2), https://motifs.pergola-publications.fr/index.php?id=1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/motifs.1773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expériences de la traversée maritime au féminin en Méditerranée dans Travels in Algeirs de Sophia Barnard et dans Impressions d'Espagne de Maria Star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers internationaux du Symbolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paysages de l'eau en Méditérranée, textes réunis par Martine Renouprez et Catherine Gravet (Numéros 164-165-166), pp.145-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prises de vue » outre-Manche de Zdenka Braunerova : de son voyage au miroir des lettres de l'année 1886 à sa sœur Anna Bourges (Braunerová)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès International (extraordinaire) des Slavistes (XVII международный съезд славистов)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olga ARTYUSHKINA Natalia BERNITSKAÏA (présidente) Rodolphe BAUDIN (vice-président) Pierre GONNEAU Galina KABAKOVA (secrétaire); Faculté des Lettres de Sorbonne Université; Institut d'Études Slaves; en partenariat avec Eur’Orbem et le CELISO, Aug 2025, Centre Malesherbes, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procházka napříč pavilony francouzské společnosti na světových výstavách v Paříži z let 1889 a 1900 : Reflexe &amp;quot;ženské otázky&amp;quot; očima tří zahraničních cestovatelek-žurnalistek z druhé poloviny 19. století</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KONFERENCE O FENOMÉNU ŽENSKÉHO CESTOVÁNÍ : « Ženy cestovatelky, ženy na cestách » / CONFERENCE ON THE PHENOMENON OF WOMEN'S TRAVEL : « Women travellers, Women on the move »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ústav pro Českou Literaturu Akademie Věd České Republiky, (The Institute for Czech Literature of the CAS, ICL); Náprstkovo Muzeum Asijských, Afrických a Amerických Kultur, (Náprstek Museum of Asian and American Cultures), Oct 2024, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un détour par l’Exposition Universelle de 1889 à travers les chroniques parisiennes de Františka Gregorová (Frances Gregor) (1850-1901) et d’Emilia Pardo Bazán (1851-1921) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Sur les traces de voyages et d’itinéraires féminins, du XVIe siècle à nos jours. Honneur à Alexandra David-Neel"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Mossé; Caroline Trotot, Mar 2024, LISAA, Université Gustave Eiffel, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenka Braunerová y Emilia Pardo Bazán: viajeras y &amp;quot;embajadoras culturales&amp;quot; en París</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allende las Fronteras : escritoras y viajeras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Departamento de Filología Francesa e Italiana, Universidad de Valencia, Oct 2023, Valencia, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenka Braunerová : dopisy z cest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zdenka Braunerova: dopisy z cest (Lettres de voyage de Zdenka Braunerová)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ústav pro českou literaturu AV ČR, v. v. i. (ÚČL, Institute of Czech Literature of the CAS), May 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit viatique au féminin en Europe dans le contexte de la modernité (France, Espagne, Bohême et Angleterre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e DOCTORIALES de la SFLGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Littérature Générale et Comparée (SFLGC); Université d'Angers, Jun 2023, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de la traversée maritime au féminin dans le Sud de l'Espagne dans &amp;quot;Travels in Algeirs&amp;quot; de Sophia Barnard (1824) et dans &amp;quot;Impressions d'Espagne&amp;quot; de Maria Star (1900)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et imaginaires de l'eau, perspectives artistiques en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Cádiz, May 2022, Cádiz, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La literatura viática femenina de 1780 a 1914 en Francia, España, Bohemia e Inglaterra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History, remembrance and disremembrance in maritime Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journée interdoctorale ED ALL (UBO) et ED ALH (Université de Cádiz), Jun 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilités européennes au prisme de deux récits de voyage au féminin : Travels in Algeirs de Sophia Barnad (182?) et Journal de mon voyage (1840-1841) de Gabriela de Schwarzenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIGIT.EN.S closing conference: Sociabilities on the Move in the Long Eighteenth Century (1650-1850)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DIGIT.EN.S H2020; GIS Sociabilités, Dec 2022, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations du passé mythique espagnol dans &amp;quot;Impressions d'Espagne&amp;quot; (1900) de Maria Star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mythes et écritures du voyage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Isabelle Durand et Véronique Léonard-Roques (Université de Bretagne Sud et Université de Bretagne Occidentale), Oct 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Virtue and Perfection, or the Problem of Imposing a Moral Order in Women's Work at the End of the 17th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Dis)Order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO M2 TILE, Mar 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1053,181 +1062,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Digital Encyclopedia of British Sociability in the Long Eighteenth Century [online]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Tristan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Rodová</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIGIT.EN.S, The Digital Encyclopedia of British Sociability in the Long Eighteenth Century [online]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1374,51 +1383,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225854v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742426v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530948v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251006v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176604v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714044v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256820v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608840v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rodov&#225;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/motifs.1773" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327155v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742426v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176604v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714044v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714010v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03714058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176644v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>