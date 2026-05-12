--- v0 (2026-03-16)
+++ v1 (2026-05-12)
@@ -66,1372 +66,1640 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi le leadership vulnérable peut être plus efficace</w:t>
+                <w:t xml:space="preserve">Orchestrating boundary spanning for sustainable value: The cross-sector work of multinational enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
+                <w:t xml:space="preserve">Emmanuel Ekpenyong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harvard business review France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of World Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61 (2), pp.101697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwb.2025.101697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099636v1</w:t>
+                <w:t xml:space="preserve">hal-05568768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managers et travail à distance : comment booster les équipes ?</w:t>
+                <w:t xml:space="preserve">Pourquoi le leadership vulnérable peut être plus efficace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/managers-et-travail-a-distance-comment-booster-les-equipes/</w:t>
+              <w:t xml:space="preserve">Harvard business review France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://www.hbrfrance.fr/leadership/leadership-permission-detre-vulnerable-pour-etre-plus-efficace-60104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099577v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary-spanning coordination: Insights into lateral collaboration and lateral alignment in multinational enterprises</w:t>
+                <w:t xml:space="preserve">Managers et travail à distance : comment booster les équipes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World Business</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/managers-et-travail-a-distance-comment-booster-les-equipes/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300612v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the work–life policies puzzle: How the ‘ideal worker’ norm shapes perceptions of policies legitimacy and use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary-spanning coordination: Insights into lateral collaboration and lateral alignment in multinational enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of World Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (3), pp.101291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwb.2021.101291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1091590ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04245415v1</w:t>
+                <w:t xml:space="preserve">hal-04300612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-teams: Getting global work done in MNEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the work–life policies puzzle: How the ‘ideal worker’ norm shapes perceptions of policies legitimacy and use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (2), pp.510-539. </w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0149206318793184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1091590ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065929v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meta-teams: Getting global work done in MNEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Santistevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (2), pp.510-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0149206318793184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The impact of culture on international management research: a comparison on Francophone and Anglophone research communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (Special), pp.180-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of boundary spanning and boundary spanning coordination promote interorganizational collaboration: the case of the move to sustainable development in Nigeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekpenyong E.</w:t>
+                <w:t xml:space="preserve">Adopting defensive responses to define work boundaries: insights from French female academics’ choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">40th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015905v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopting defensive responses to define work boundaries: insights from French female academics’ choices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+                <w:t xml:space="preserve">The role of boundary spanning and boundary spanning coordination promote interorganizational collaboration: the case of the move to sustainable development in Nigeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekpenyong E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">40th EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064349v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaningfulness in fluid organizations: How impact logic contributes to perceptions of a good life</w:t>
+                <w:t xml:space="preserve">How multiple team members allocate engagement and what leaders can do about it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Jeanbrun</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Obermöller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th EGOS colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971020v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating legalized (in)visibility: the experience of French female academics in STEM fields</w:t>
+                <w:t xml:space="preserve">Meaningfulness in fluid organizations: How impact logic contributes to perceptions of a good life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanbrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">39th EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971046v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication du leadership</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Lohse</w:t>
+                <w:t xml:space="preserve">Navigating legalized (in)visibility: the experience of French female academics in STEM fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Santistevan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops dynamiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971479v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How multiple team members allocate engagement and what leaders can do about it</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La communication du leadership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Lohse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Obermöller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">83rd Annual Meeting of the Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Boston, United States</w:t>
+              <w:t xml:space="preserve">Workshops dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971050v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinventer le management. Comment accompagner les collaborateurs dans une nouvelle relation au travail ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bardou</w:t>
+                <w:t xml:space="preserve">Coping with negative tensions: From negative emotions to virtous cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Santistevan</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vo, L.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Tardiveau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Thelisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université des Entrepreneurs Normands : Réinventons-nous !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MEDEF Normandie, Nov 2021, Deauville, France</w:t>
+              <w:t xml:space="preserve">Academic of Management conference (AOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Seatle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223940v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual response to paradox in organizations :The role of emotions</w:t>
+                <w:t xml:space="preserve">How do boundary-management processes facilitate global work in MNEs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C Vo</w:t>
+                <w:t xml:space="preserve">Vo, L.C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">virtual 36th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">38th EGOS Colloquium: Organizing the beauty of imperfection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European group for organizational studies, Jul 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517332v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réinventer le management. Comment accompagner les collaborateurs dans une nouvelle relation au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Santistevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université des Entrepreneurs Normands : Réinventons-nous !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MEDEF Normandie, Nov 2021, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual response to paradox in organizations :The role of emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Santistevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">virtual 36th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How different cultures study culture differently</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS Colloquium - Bridging Continents, Cultures &amp; Worldviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organization Studies (EGOS), Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1441,104 +1709,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer les différences culturelles : les nouveaux défis des managers à l’heure de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.cadre-dirigeant-magazine.com/manager/gerer-les-differences-culturelles-les-defis-des-managers/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1548,104 +1816,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas en management interculturel, vol. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Karjalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions EMS, management &amp; société, 192 p., 2024, Collection Études de cas, 978-2-37687-790-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1655,129 +1923,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies les &amp;lt;i&amp;gt;leaders&amp;lt;/i&amp;gt; adoptent-ils pour piloter des équipes virtuelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Santistevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.196-197, 2021, 9782340048324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1924,51 +2192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2021.101291" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091590ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065929v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0149206318793184" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015905v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekpenyong E." TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thelisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanbrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971046v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971479v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Lohse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oberm&#246;ller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tardiveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C Vo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05336454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Santistevan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ekpenyong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2025.101697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099636v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05099577v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2021.101291" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245415v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091590ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Josserand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0149206318793184" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03039760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Karjalainen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064349v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Thelisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekpenyong E." TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971050v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oberm&#246;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanbrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Lohse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo, L.C" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tardiveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517332v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C Vo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03406113v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05117212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05336454v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>