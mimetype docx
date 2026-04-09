--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -141,2267 +141,2379 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t>
+                <w:t xml:space="preserve">Relationships between knickpoints and karst systems in the Lunain catchment: geomorphological and hydrogeological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+                <w:t xml:space="preserve">Danny Anchelia Carhuaricra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+                <w:t xml:space="preserve">Danièle Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Renard</w:t>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Pereira</w:t>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142486v1</w:t>
+                <w:t xml:space="preserve">hal-05483409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary incision dynamics and valley bottom geometry within the Seine River catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre paramètres ESR/OSL et éléments traces dans des quartz : que nous disent les roches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Nathaly CHOURIO-CAMACHO</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04908265v1</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESR dating of quartz revisited: towards a better understanding of ESR sensibilities through investigation of different quartz types and experimental reproduction of sediment cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+                <w:t xml:space="preserve">Beatrix Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+                <w:t xml:space="preserve">Diana Nathaly Chourio Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04483761v1</w:t>
+              <w:t xml:space="preserve">EGU2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incision and rock uplift along the Lower Seine River since Marine Isotope Stage 8</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Relations entre paramètres ESR/OSL et éléments traces dans les quartz : que nous disent les roches?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Relationships Between ESR/OSL Characteristics and Trace Element Composition in Various Bedrocks Quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles  Rixhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2024, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04626073v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sediment Provenance using coupled OSL, ESR, and Elemental analysis methods: insights from quartz-bearing bedrock and river sediments from the Strengbach catchment (Vosges Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUARTZ-2024 International Symposium on Quartz and Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gottingen University, Sep 2024, Gottingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physico-chemical variability of quartz grains in various bedrock materials: insights from coupled ESR and Trace element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUARTZ-2024 International Symposium on Quartz and Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Göttingen, Sep 2024, Gottingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternaire 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasboug, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléofluides minéralisateurs et eaux interstitielles actuelles à l'interface socle-couverture dans le Bassin de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Quaternary in the Paris Basin: 3D restitution of alluvium geometry in the bottom of major valleys in the Seine catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimaud Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre paramètres ESR/OSL et éléments traces dans des quartz : que nous disent les roches?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kriging Alluvial Thicknesses in Valley Bottoms Using Nonstationary Geometric Anisotropies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beatrix Heller</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05317299v1</w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11004-025-10200-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between knickpoints and karst systems in the Lunain catchment: geomorphological and hydrogeological implications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Quaternary incision dynamics and valley bottom geometry within the Seine River catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nathaly CHOURIO-CAMACHO</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST 2025)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05483409v1</w:t>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (40), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12f7x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR dating of quartz revisited: towards a better understanding of ESR sensibilities through investigation of different quartz types and experimental reproduction of sediment cycling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rixhon</w:t>
+                <w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2025</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05086908v1</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre paramètres ESR/OSL et éléments traces dans les quartz : que nous disent les roches?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Incision and rock uplift along the Lower Seine River since Marine Isotope Stage 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio‐camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrix Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, Montpellier</w:t>
-[...661 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-03588125v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borehole description of the valley bottoms alluvium in the Seine catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1594/PANGAEA.977825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie du remplissage alluvionnaire des fonds des vallées de la Seine et de ses affluents : Reconstitution par krigeage SPDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nathaly CHOURIO-CAMACHO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place des alluvions de fond de vallée et terrasses du BV de la Seine : résultats de datations ESR et OSL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nathaly CHOURIO-CAMACHO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Late Quaternary incision dynamics and valley bottom geometry within the Seine River catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nathaly CHOURIO-CAMACHO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Environmental Sciences. Mines Paris PSL - Ecole des mines de Paris, 2024. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024UPSLM013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04715738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New constraints on the age and geometry of alluvial fills in the valley bottoms of the Seine River catchment (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉE AFEQ-SGF – 60 ANS D’ÉTUDES SUR LE QUATERNAIRE : LE PASSÉ A DE L’AVENIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2469,51 +2581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A89E1E3"/>
+    <w:nsid w:val="693E115B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2700,51 +2812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dianachourio-camacho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7094-9041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908265v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly CHOURIO-CAMACHO" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086908v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio Camacho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10339" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04870218v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles&#160; Rixhon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04870158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devismes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Noble" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.977825" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dianachourio-camacho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7094-9041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio Camacho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04870218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles&#160; Rixhon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04870158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devismes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly CHOURIO-CAMACHO" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f7x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Noble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.977825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04715738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLM013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>