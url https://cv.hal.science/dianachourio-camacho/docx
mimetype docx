--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -175,234 +175,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between knickpoints and karst systems in the Lunain catchment: geomorphological and hydrogeological implications</w:t>
+                <w:t xml:space="preserve">Relations entre paramètres ESR/OSL et éléments traces dans les quartz : que nous disent les roches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
+                <w:t xml:space="preserve">Claire Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny Anchelia Carhuaricra</w:t>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Valdes</w:t>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+                <w:t xml:space="preserve">Beatrix Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST 2025)</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483409v1</w:t>
+                <w:t xml:space="preserve">hal-05483453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre paramètres ESR/OSL et éléments traces dans des quartz : que nous disent les roches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
@@ -417,699 +417,699 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR dating of quartz revisited: towards a better understanding of ESR sensibilities through investigation of different quartz types and experimental reproduction of sediment cycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships between knickpoints and karst systems in the Lunain catchment: geomorphological and hydrogeological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Anchelia Carhuaricra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrix Heller</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rixhon</w:t>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086908v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre paramètres ESR/OSL et éléments traces dans les quartz : que nous disent les roches?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ESR dating of quartz revisited: towards a better understanding of ESR sensibilities through investigation of different quartz types and experimental reproduction of sediment cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nathaly Chourio Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Beatrix Heller</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre, Montpellier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483453v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Relationships Between ESR/OSL Characteristics and Trace Element Composition in Various Bedrocks Quartz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physico-chemical variability of quartz grains in various bedrock materials: insights from coupled ESR and Trace element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Devismes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles  Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Geophysical Union, Dec 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">QUARTZ-2024 International Symposium on Quartz and Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Göttingen, Sep 2024, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870218v1</w:t>
+                <w:t xml:space="preserve">hal-04622839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment Provenance using coupled OSL, ESR, and Elemental analysis methods: insights from quartz-bearing bedrock and river sediments from the Strengbach catchment (Vosges Mountains, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploring the Relationships Between ESR/OSL Characteristics and Trace Element Composition in Various Bedrocks Quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Devismes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Rizza</w:t>
+                <w:t xml:space="preserve">Gilles  Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QUARTZ-2024 International Symposium on Quartz and Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gottingen University, Sep 2024, Gottingen, Germany</w:t>
+              <w:t xml:space="preserve">AGU24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Geophysical Union, Dec 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870158v1</w:t>
+                <w:t xml:space="preserve">hal-04870218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical variability of quartz grains in various bedrock materials: insights from coupled ESR and Trace element analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sediment Provenance using coupled OSL, ESR, and Elemental analysis methods: insights from quartz-bearing bedrock and river sediments from the Strengbach catchment (Vosges Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Devismes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUARTZ-2024 International Symposium on Quartz and Glass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Göttingen, Sep 2024, Gottingen, Germany</w:t>
+              <w:t xml:space="preserve">, Gottingen University, Sep 2024, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622839v1</w:t>
+                <w:t xml:space="preserve">hal-04870158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of alluvial fill geometry to regressive erosion and bedrock lithology in the Oise valley, Seine River catchment (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1184,277 +1184,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléofluides minéralisateurs et eaux interstitielles actuelles à l'interface socle-couverture dans le Bassin de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Quaternary in the Paris Basin: 3D restitution of alluvium geometry in the bottom of major valleys in the Seine catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Lenoir</w:t>
+                <w:t xml:space="preserve">Grimaud Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+                <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Agrinier</w:t>
+                <w:t xml:space="preserve">Mark S. Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588125v1</w:t>
+                <w:t xml:space="preserve">hal-03589498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary in the Paris Basin: 3D restitution of alluvium geometry in the bottom of major valleys in the Seine catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
+                <w:t xml:space="preserve">Paléofluides minéralisateurs et eaux interstitielles actuelles à l'interface socle-couverture dans le Bassin de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grimaud Jean-Louis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tissoux</w:t>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bessin</w:t>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark S. Noble</w:t>
+                <w:t xml:space="preserve">Pierre Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589498v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,103 +1684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t>
@@ -1857,64 +1857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1984,90 +1984,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borehole description of the valley bottoms alluvium in the Seine catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Nathaly Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2366,51 +2366,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New constraints on the age and geometry of alluvial fills in the valley bottoms of the Seine River catchment (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2581,51 +2581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="693E115B"/>
+    <w:nsid w:val="489A2FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2812,51 +2812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dianachourio-camacho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7094-9041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio Camacho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04870218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles&#160; Rixhon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04870158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devismes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly CHOURIO-CAMACHO" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f7x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Noble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.977825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04715738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLM013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dianachourio-camacho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7094-9041" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483409v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio-Camacho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Anchelia Carhuaricra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086908v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly Chourio Camacho" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devismes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04870218v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles&#160; Rixhon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04870158v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desassis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaud Jean-Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Pereira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-025-10200-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nathaly CHOURIO-CAMACHO" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12f7x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626073v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio&#8208;camacho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3640" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Noble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.977825" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-04715738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPSLM013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620913v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>