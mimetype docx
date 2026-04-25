--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -66,1480 +66,1610 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of ImageCLEF 2025: Multimedia Retrieval in Medical, Social Media and Content Recommendation Applications</w:t>
+                <w:t xml:space="preserve">PoET: Lightweight Pose Encoder Transformer for Online Sign Language Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+                <w:t xml:space="preserve">Julie Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Müller</w:t>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan-Cristian Stanciu</w:t>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra-Georgiana Andrei</w:t>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmedkhan Radzhabov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImageCLEF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Madrid (ES), Spain. pp.290-314, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.19-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04354-2_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0014237500004084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279934v1</w:t>
+                <w:t xml:space="preserve">hal-05564749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Sign-level Strategies to Enhance Automatic Translation of French Sign Language</w:t>
+                <w:t xml:space="preserve">Overview of ImageCLEF 2025: Multimedia Retrieval in Medical, Social Media and Content Recommendation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diandra Fabre</w:t>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lascar</w:t>
+                <w:t xml:space="preserve">Henning Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Halbout</w:t>
+                <w:t xml:space="preserve">Dan-Cristian Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Ouakrim</w:t>
+                <w:t xml:space="preserve">Alexandra-Georgiana Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
+                <w:t xml:space="preserve">Ahmedkhan Radzhabov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVA 2025 - 25th ACM International Conference on Intelligent Virtual Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">ImageCLEF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Madrid (ES), Spain. pp.290-314, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3742886.3756733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04354-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280328v1</w:t>
+                <w:t xml:space="preserve">hal-05279934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ImageCLEF 2025: Multimedia Retrieval in Medical, Social Media and Content Recommendation Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Sign-level Strategies to Enhance Automatic Translation of French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dan-Cristian Stanciu</w:t>
+                <w:t xml:space="preserve">Julie Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Idrissi-Yaghir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmedkhan Radzhabov</w:t>
+                <w:t xml:space="preserve">Julie Halbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ouakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImageCLEF 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_60⟩</w:t>
+              <w:t xml:space="preserve">IVA 2025 - 25th ACM International Conference on Intelligent Virtual Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3742886.3756733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050322v1</w:t>
+                <w:t xml:space="preserve">hal-05280328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the 2025 ImageCLEFtoPicto Task -Investigating the Generation of Pictogram Sequences from Text and Speech Notebook for the ImageCLEF Lab at CLEF 2025</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ImageCLEF 2025: Multimedia Retrieval in Medical, Social Media and Content Recommendation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diandra Fabre</w:t>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Cristian Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Idrissi-Yaghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmedkhan Radzhabov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImageCLEF 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ImageCLEF 2025 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.398-406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383666v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus bilingue sous-titrage et Langue des Signes Française : la problématique de l'alignement automatique des données</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Overview of the 2025 ImageCLEFtoPicto Task -Investigating the Generation of Pictogram Sequences from Text and Speech Notebook for the ImageCLEF Lab at CLEF 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Schwab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.91-103</w:t>
+              <w:t xml:space="preserve">ImageCLEF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330660v1</w:t>
+                <w:t xml:space="preserve">hal-05383666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matignon-LSF: a Large Corpus of Interpreted French Sign Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Corpus bilingue sous-titrage et Langue des Signes Française : la problématique de l'alignement automatique des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Halbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.202-208</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593865v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Matignon-LSF: a Large Corpus of Interpreted French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Halbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Detante</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ouakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.227-260</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.202-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419292v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
+                <w:t xml:space="preserve">Effect of visual feedback on speech recovery and language plasticity in patients with post-stroke non-fluent aphasia. Functional MRI assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Louise Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFMER 2016 - 31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Etienne, France. pp.e75 - e76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2016.07.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417693v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of visual feedback on speech recovery and language plasticity in patients with post-stroke non-fluent aphasia. Functional MRI assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Boilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFMER 2016 - 31st Annual Congress of the French Society of Physical and Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413803v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongue Tracking in Ultrasound Images using EigenTongue Decomposition and Artificial Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Detante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.227-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228917v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tongue Tracking in Ultrasound Images using EigenTongue Decomposition and Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228919v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images using Gaussian mixture regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2293-2297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1549,561 +1679,561 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation of speech disorders following glossectomy, based on ultrasound visual illustration and feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girod-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (9), pp.826-843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02699206.2019.1700310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la rééducation perceptivo-motrice sur la récupération de la parole chez deux patientes avec aphasie non fluente chronique post-AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1), pp.44-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/nrp.2019.0485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech recovery and language plasticity can be facilitated by Sensori-Motor Fusion (SMF) training in chronic non-fluent aphasia. A case report study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célise Haldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (7), pp.595-621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02699206.2017.1402090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images of the vocal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93, pp.63 - 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2113,114 +2243,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour articulatoire visuel par échographie linguale augmentée : développements et application clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAT076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01502322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2367,51 +2497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Cristian Stanciu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Georgiana Andrei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedkhan Radzhabov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Halbout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ouakrim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Idrissi-Yaghir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_60" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330660v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAT076" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014237500004084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Cristian Stanciu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Georgiana Andrei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedkhan Radzhabov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Halbout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ouakrim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Idrissi-Yaghir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_60" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAT076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>