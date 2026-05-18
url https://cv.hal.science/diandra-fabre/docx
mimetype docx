--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -100,373 +100,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PoET: Lightweight Pose Encoder Transformer for Online Sign Language Recognition</w:t>
+                <w:t xml:space="preserve">Overview of ImageCLEF 2025: Multimedia Retrieval in Medical, Social Media and Content Recommendation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lascar</w:t>
+                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Françoise</w:t>
+                <w:t xml:space="preserve">Henning Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+                <w:t xml:space="preserve">Dan-Cristian Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelies Braffort</w:t>
+                <w:t xml:space="preserve">Alexandra-Georgiana Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diandra Fabre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmedkhan Radzhabov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.19-28, </w:t>
+              <w:t xml:space="preserve">ImageCLEF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Madrid (ES), Spain. pp.290-314, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0014237500004084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04354-2_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564749v1</w:t>
+                <w:t xml:space="preserve">hal-05279934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of ImageCLEF 2025: Multimedia Retrieval in Medical, Social Media and Content Recommendation Applications</w:t>
+                <w:t xml:space="preserve">PoET: Lightweight Pose Encoder Transformer for Online Sign Language Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Ionescu</w:t>
+                <w:t xml:space="preserve">Julie Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henning Müller</w:t>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan-Cristian Stanciu</w:t>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra-Georgiana Andrei</w:t>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmedkhan Radzhabov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ImageCLEF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Madrid (ES), Spain. pp.290-314, </w:t>
+              <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.19-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04354-2_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0014237500004084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279934v1</w:t>
+                <w:t xml:space="preserve">hal-05564749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Sign-level Strategies to Enhance Automatic Translation of French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Halbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Ouakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVA 2025 - 25th ACM International Conference on Intelligent Virtual Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Berlin, Germany. </w:t>
@@ -504,103 +504,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ImageCLEF 2025: Multimedia Retrieval in Medical, Social Media and Content Recommendation Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Cristian Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Idrissi-Yaghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmedkhan Radzhabov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImageCLEF 2025 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Madrid, Spain. pp.398-406, </w:t>
@@ -651,51 +651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the 2025 ImageCLEFtoPicto Task -Investigating the Generation of Pictogram Sequences from Text and Speech Notebook for the ImageCLEF Lab at CLEF 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lecouteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -759,51 +759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus bilingue sous-titrage et Langue des Signes Française : la problématique de l'alignement automatique des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Halbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -841,90 +841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matignon-LSF: a Large Corpus of Interpreted French Sign Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Halbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Ouakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.202-208</w:t>
@@ -1081,562 +1081,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Canault</w:t>
+                <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Acher</w:t>
+                <w:t xml:space="preserve">Olivier Detante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.227-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417693v1</w:t>
+                <w:t xml:space="preserve">hal-01419292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour visuel en aphasiologie : résultats comportementaux, acoustiques et en neuroimagerie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l’échographie linguale à la rééducation orthophonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Acher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Detante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIèmes Rencontres Internationales d’Orthophonie: "Orthophonie et technologies innovantes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.227-260</w:t>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.199-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419292v1</w:t>
+                <w:t xml:space="preserve">hal-01417693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongue Tracking in Ultrasound Images using EigenTongue Decomposition and Artificial Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Canault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bedoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228917v1</w:t>
+                <w:t xml:space="preserve">hal-01228919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour articulatoire visuel pour la rééducation orthophonique : approches basées sur l’échographie linguale augmentée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tongue Tracking in Ultrasound Images using EigenTongue Decomposition and Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPC 2015 - 6èmes Journées de Phonétique Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Interspeech 2015 - 16th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228919v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images using Gaussian mixture regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2014 - 15th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2293-2297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1719,77 +1719,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girod-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (9), pp.826-843. </w:t>
@@ -2095,51 +2095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic animation of an articulatory tongue model from ultrasound images of the vocal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Alameda-Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Badin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 93, pp.63 - 75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2257,51 +2257,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour articulatoire visuel par échographie linguale augmentée : développements et application clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Grenoble Alpes, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAT076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2497,51 +2497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014237500004084" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning M&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Cristian Stanciu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Georgiana Andrei" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedkhan Radzhabov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Halbout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ouakrim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Idrissi-Yaghir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_60" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228917v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAT076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ionescu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning M&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Cristian Stanciu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Georgiana Andrei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmedkhan Radzhabov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04354-2_17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014237500004084" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Halbout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ouakrim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3742886.3756733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Idrissi-Yaghir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_60" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Macaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schwab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593865v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Acher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Kauffmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cousin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boilley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Canault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bedoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228919v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bocquelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977670v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod-Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2019.1700310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lise Haldin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2019.0485" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1402090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Alameda-Pineda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAT076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>