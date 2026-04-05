--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -400,372 +400,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indio, hueco, comunista. Aproximaciones a la trilogía guatemalteca de Jayro Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clamando justicia : La Llorona, fantôme politique. Stratégies de reconfiguration d'un mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torremolinos 73 de Pablo Berger: una mirada posmoderna a la España tardofranquista</w:t>
+                <w:t xml:space="preserve">Torremolinos 73 de Pablo Berger : una mirada posmoderna a la España tardofranquista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fotocinema, revista científica de cine y fotografía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.55-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torremolinos 73 de Pablo Berger: una mirada posmoderna a la España tardofranquista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fotocinema, revista científica de cine y fotografía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bons baisers de Torremolinos. Mémoire postmoderne des dernières années du franquisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977281v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03119274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bufonadas y monstruosidades: una retórica del exceso en el cine cómico de Roberto Benigni</w:t>
               </w:r>
@@ -883,165 +883,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silencio y violencia en Alas de mariposa (1991) y La madre muerta (1993): un recorrido por el universo creativo de Juanma Bajo Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creatividad y sociedad. Revista de la Asociación para la Creatividad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las estrategias de la angustia en Mientras duermes de Jaume Balagueró: una inmersión en el corazón del mal cotidiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanica Silesiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447560v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02447534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El hechizo de las imágenes: Blancanieves , el cuento espectacular de Pablo Berger (2012)</w:t>
               </w:r>
@@ -1683,441 +1683,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Los viajes de Ulises: Son de mar o la Odisea ibérica (Bigas Luna, 2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI Congreso Internacional BETA (Asociación de Jóvenes Doctores en Hispanismo) "Conflictos y desplazamientos en las culturas hispánicas". Universidad de Granada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenade, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeunesses malmenées : une poétique de la violence dans les courts-métrages de Juanma Bajo Ulloa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AA. VV., Image et violence, actes du IXème Congrès International du Grimh, 20-22 novembre 2014, Lyon, Le Grimh-Passages XX-XXI, p. 295-306.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hablar no es importante : variations sur le silence dans les drames de Juanma Bajo Ulloa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude "Silence". Université d’Avignon et des pays du Vaucluse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los viajes de Ulises: Son de mar o la Odisea ibérica (Bigas Luna, 2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Congreso Internacional BETA (Asociación de Jóvenes Doctores en Hispanismo) "Conflictos y desplazamientos en las culturas hispánicas". Universidad de Granada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenada, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaffanculo alla maggioranza' : quand Roberto Benigni fait voler en éclats la normalité monstrueuse (Il Mostro, 1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude "Variations sur l’outrance : esthétiques et expressions culturelles du trop aux XXème et XXIème siècles" organisées par Diane Bracco (EHIC). Université de Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, LIMOGES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d'une étude des formes de l'hybridité dans le cinéma d'Álex de la Iglesia : l'exemple du personnage-pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire sur l’hybridité organisé par l’équipe MARGE. Université Jean Moulin Lyon 3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448594v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02452544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entrailles de Madrid : la radiographie urbaine d’Álex de la Iglesia (El día de la bestia, La comunidad)</w:t>
               </w:r>
@@ -2166,165 +2166,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Madrid de la bestia : l'apocalypse urbaine d'Álex de la Iglesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Visions cinématographiques de Madrid » organisée par le GRIMH (Groupe de Recherches sur l’Image dans le Monde Hispanique, Université Lumière-Lyon 2), le CRIMIC (Centre de Recherches Interdisciplinaires sur les Mondes Contemporains, Université Paris-Sorbonne) et le LER (Laboratoire d’Études Romanes, Université Paris 8), dans le cadre de la préparation à l’agrégation externe d’espagnol. Colegio de España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franchir les frontières : la question du genre dans le cinéma d'Álex de la Iglesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AA. VV., Image et Genre, actes du VIIIème Congrès International du Grimh (Université Lyon 2 Lumière, 15-18 novembre 2012), Lyon, Le Grimh-Passages XX-XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France. pp.157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448077v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02448616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et corporalité dans la trilogie ibérique de Bigas Luna (1992-1994) : du corps humain au corps filmique</w:t>
               </w:r>
@@ -2978,51 +2978,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3158,598 +3158,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ultima notte di Amore (Andrea di Stefano, 2023) o la autopsia de una tragedia criminal contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Àlex Martín Escribà, Javier Sánchez Zapatero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El último baile. Estudios de novela y cine negro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dykinson, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imaginaires cinématographiques de la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane Bracco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaires cinématographiques de la peau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, 2022, 978-90-04-51782-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caméra à fleur de peau : Pieles ou l'esthétique épidermique d'Eduardo Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane Bracco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diane Bracco (dir.), Imaginaires cinématographiques de la peau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-90-04-51782-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précis de grammaire espagnole (exercices grammaticaux et corrigé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solange Ameye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis de grammaire espagnole : avec exercices corrigés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.289-353, 2020, 978-2-200-62195-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliz quien como Ulises ha hecho un largo viaje…: Son de mar o la poética cinematográfica del desplazamiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paola Bellomi, Claudio Castro Filho &amp; Elisa Sartori (eds.), Desplazamientos de la tradición clásica en las culturas hispánicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Coimbra University Press, pp.51-66, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et corporalité dans la trilogie ibérique de Bigas Luna (1992-1994) : du corps humain au corps filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominique Gay-Sylvestre (dir.), Il, Elle : Entre Je(u)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, pp.197-205, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’engloutissement dans le cinéma de Bigas Luna : une poétique érotico-gastronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Florence Fix (dir.), Manger, être mangé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orizons, pp.225-237, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dos mujeres juzgadas por los Tribunales penales ad hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominique Gay-Sylvestre (dir.), Yo femenino, tú masculina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vocesentinta, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affreux, sales et méchants : Evilio et le Perturbado, figures de l'outrance et de la déviance dans les courts-métrages de Santiago Segura (1992-1994)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicole Foutané, Sylvie Hanicot-Bourdier et Michèle Guiraud (dir.), Normes et déviances dans le monde luso-hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Universitaires de Lorraine – Presses Universitaires de Nancy, pp.211-229, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3759,114 +3832,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie de l'outrance : une esthétique du débordement dans le cinéma espagnol de la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris 8, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02448702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4013,51 +4086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bracco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15359/istmica.30.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977281v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5302" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448076v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448594v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04909987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duprat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hatoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Prendergast" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay-Sylvestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232484v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448063v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02448702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bracco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15359/istmica.30.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5302" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04909987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duprat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hatoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Prendergast" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay-Sylvestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02448702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>