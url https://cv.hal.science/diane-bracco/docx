--- v1 (2026-04-05)
+++ v2 (2026-05-20)
@@ -142,138 +142,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Hors-Série</w:t>
+              <w:t xml:space="preserve">, 2023, HS : Mélange 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342767v1</w:t>
+                <w:t xml:space="preserve">hal-05316555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geografía de una resiliencia: estudio de la espacialidad en Madre de Rodrigo Sorogoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, HS : Mélange 2023</w:t>
+              <w:t xml:space="preserve">, 2023, Hors-Série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316555v1</w:t>
+                <w:t xml:space="preserve">hal-04342767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La antropofagia te ha sentado muy bien » : de la dévoration chez Pedro Almodóvar</w:t>
               </w:r>
@@ -2742,190 +2742,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contre-cartographier le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Genay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Limoges. 2021, Lucie Genay et Diane Bracco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contre-cartographier le monde (dir. Diane Bracco et Lucie Genay, Limoges, PULIM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Hatoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Prendergast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Prendergast</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03119283v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03254042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Révolution cubaine : ombres et lumières (1959-2006)</w:t>
               </w:r>
@@ -3532,165 +3532,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’engloutissement dans le cinéma de Bigas Luna : une poétique érotico-gastronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Florence Fix (dir.), Manger, être mangé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orizons, pp.225-237, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genre et corporalité dans la trilogie ibérique de Bigas Luna (1992-1994) : du corps humain au corps filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dominique Gay-Sylvestre (dir.), Il, Elle : Entre Je(u)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, pp.197-205, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448069v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02448066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dos mujeres juzgadas por los Tribunales penales ad hoc</w:t>
               </w:r>
@@ -4086,51 +4086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342767v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bracco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15359/istmica.30.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5302" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04909987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duprat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hatoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Prendergast" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay-Sylvestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02448702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316555v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bracco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15359/istmica.30.6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977281v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447586v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447616v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.5302" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452544v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448076v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448601v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448622v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448632v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04909987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duprat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Hatoum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Prendergast" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gay-Sylvestre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487298v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448392v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delafosse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02448702v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>